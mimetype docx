--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -403,51 +403,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -516,51 +516,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 245 (2), </w:t>
+              <w:t xml:space="preserve">, 2026, 245 (2), pp.ggag060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggag060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
@@ -571,947 +571,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05553922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+                <w:t xml:space="preserve">Enhancing Environmental Observatories with Fog Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+                <w:t xml:space="preserve">Ammar Kazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1568016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095536v1</w:t>
+                <w:t xml:space="preserve">hal-05007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Environmental Observatories with Fog Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Kazem</w:t>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1-15. </w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1568016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007858v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
+                <w:t xml:space="preserve">Eau et Territoire : une méthodologie participative et anticipatrice pour une prise en compte locale des changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+                <w:t xml:space="preserve">Elias Ganivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 | 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04606946v1</w:t>
+                <w:t xml:space="preserve">hal-04483866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de l’eau et changements globaux face aux logiques de l’action administrative locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Ganivet</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Van Tilbeurgh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11pdj⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.15167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04628612v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
+                <w:t xml:space="preserve">Gestion intégrée de l’eau et changements globaux face aux logiques de l’action administrative locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elias Ganivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pdj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04743062v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04628612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the sensitivity of cosmic ray muons to groundwater storage changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lousail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.277⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, TSM 5/ 2024, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04797563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04743062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et Territoire : une méthodologie participative et anticipatrice pour une prise en compte locale des changements globaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+                <w:t xml:space="preserve">Defining the sensitivity of cosmic ray muons to groundwater storage changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Tramontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Iván Zyserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483866v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04797563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monitoring participatif. Un dispositif entre production de données et implication des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,77 +2098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,412 +2737,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03609882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental validation of the applicability of active‐DTS experiments to estimate thermal conductivity and groundwater flux in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling borehole flows from Distributed Temperature Sensing data to monitor groundwater dynamics in fractured media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme De La Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (1), pp.e2020WR028078. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598, pp.126450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03048099v1</w:t>
+                <w:t xml:space="preserve">insu-03226217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on spatial and temporal patterns of slope deformation in an Alpine valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental validation of the applicability of active‐DTS experiments to estimate thermal conductivity and groundwater flux in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Oestreicher</w:t>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loew</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Gualandi</w:t>
+                <w:t xml:space="preserve">Benoît Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jf006353⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.e2020WR028078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03438936v2</w:t>
+                <w:t xml:space="preserve">insu-03048099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and joint inversion of head and flux data by geostatistical hydraulic tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controls on spatial and temporal patterns of slope deformation in an Alpine valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oestreicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Pouladi</w:t>
+                <w:t xml:space="preserve">J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Linde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.103960. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JF006353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021jf006353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03236469v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03438936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Response of Shallow Crust to Groundwater Storage Variations: Inferences from Deformation and Seismic Observations in the Eastern Southern Alps, Italy</w:t>
               </w:r>
@@ -3256,1078 +3269,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03121807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and joint inversion of head and flux data by geostatistical hydraulic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Beucler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.103960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03423460v1</w:t>
+                <w:t xml:space="preserve">insu-03236469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECOG RL01: correcting GRACE total water storage estimates for global lakes/reservoirs and earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deggim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Schawohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Gerdener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.2227 - 2244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-13-2227-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03236012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling borehole flows from Distributed Temperature Sensing data to monitor groundwater dynamics in fractured media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme De La Bernardie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 598, pp.126450. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seismicity in France, 353 (S1), pp.53-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03226217v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03423460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Different Methods to Estimate the Effective Spatial Resolution of FO-DTS Measurements Achieved during Sandbox Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Nauleau</w:t>
+                <w:t xml:space="preserve">The AquiFR hydrometeorological modelling platform as a tool for improving groundwater resource monitoring over France: evaluation over a 60-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20020570⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.633-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-633-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02446111v1</w:t>
+                <w:t xml:space="preserve">hal-02480233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating groundwater irrigation into hydrological simulation of India: Case of improving model representation of anthropogenic water use impact using GRACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. R Scanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.100681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2020.100681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02547910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying sediment mass redistribution from joint time-lapse gravimetry and photogrammetry surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheinway Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.555-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-8-555-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02881907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Lapse Seismic and Electrical Monitoring of the Vadose Zone during A Controlled Infiltration Experiment at the Ploemeur Hydrological Observatory, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Jougnot</w:t>
+                <w:t xml:space="preserve">A Comparison of Different Methods to Estimate the Effective Spatial Resolution of FO-DTS Measurements Achieved during Sandbox Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12051230⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Distributed Optical Fiber Sensing, 20 (2), pp.Art. n°570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20020570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02555127v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02446111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AquiFR hydrometeorological modelling platform as a tool for improving groundwater resource monitoring over France: evaluation over a 60-year period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Lapse Seismic and Electrical Monitoring of the Vadose Zone during A Controlled Infiltration Experiment at the Ploemeur Hydrological Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
+                <w:t xml:space="preserve">Lara A Blazevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.633-654. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Applied Geophysics in Hydrogeological Practice, 12 (5), pp.1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-633-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12051230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480233v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02555127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impacts of climate variability on total water storage across Africa: implications for groundwater resources management</w:t>
               </w:r>
@@ -5102,429 +5102,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02325864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient basin scale filtering of GRACE satellite products</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khaki</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Forootan</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kuhn</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Awange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204, pp.76-93. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01632785v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global models underestimate large decadal declining and rising water storage trends relative to GRACE satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizhan Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hannes Müller Schmied</w:t>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704665115⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.Art. n°3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05921-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01695303v1</w:t>
+                <w:t xml:space="preserve">insu-01862202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steer</w:t>
+                <w:t xml:space="preserve">Global models underestimate large decadal declining and rising water storage trends relative to GRACE satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Alexander Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Hannes Müller Schmied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.Art. n°3384. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1080-E1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05921-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704665115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01862202v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01695303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sea-level budget 1993–present</w:t>
               </w:r>
@@ -5638,2183 +5638,2196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sea-level budget 1993-present</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient basin scale filtering of GRACE satellite products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wcrp Global Sea Level Budget Group</w:t>
+                <w:t xml:space="preserve">M. Khaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forootan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Awange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.76-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01890287v1</w:t>
+                <w:t xml:space="preserve">insu-01632785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating picking errors in near-surface seismic data to enable their time-lapse interpretation on hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (6), pp.613-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nsg.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01914586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01712552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotrophic denitrification supported by biotite dissolution in crystalline aquifers: (2) transient mixing and denitrification dynamic during long-term pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 619-620, pp.491-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01653141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mapping of groundwater depletion at the water management scale using a combined GRACE/InSAR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205, pp.408-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01662460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (3), pp.1389-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01408482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining periodic hydraulic tests and surface tilt measurements to explore in situ fracture hydromechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew W Becker</w:t>
+                <w:t xml:space="preserve">Typhoon-Induced Ground Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. F Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-J. Hsü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (21), pp.11004-11011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574812v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on fractures deformation from tiltmeter data measured inside the Fontaine de Vaucluse karst system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring ground water storage at mesoscale using seismic noise: 30 years of continuous observation and thermo-elastic and hydrological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.Art. n°14241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14468-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01408482v1</w:t>
+                <w:t xml:space="preserve">insu-01625976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhoon-Induced Ground Deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steer</w:t>
+                <w:t xml:space="preserve">Combining periodic hydraulic tests and surface tilt measurements to explore in situ fracture hydromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6046-6066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01634635v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring ground water storage at mesoscale using seismic noise: 30 years of continuous observation and thermo-elastic and hydrological modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global analysis of spatiotemporal variability in merged total water storage changes using multiple GRACE products and global hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14468-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.198-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01625976v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01477303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of spatiotemporal variability in merged total water storage changes using multiple GRACE products and global hydrological models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xueyan Hou</w:t>
+                <w:t xml:space="preserve">Recent changes in terrestrial water storage in the Upper Nile Basin: an evaluation of commonly used gridded GRACE products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shamsudduha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Owor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.4533-4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-4533-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01477303v1</w:t>
+                <w:t xml:space="preserve">insu-01590219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in terrestrial water storage in the Upper Nile Basin: an evaluation of commonly used gridded GRACE products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Darren Jones</w:t>
+                <w:t xml:space="preserve">Natural and human-induced terrestrial water storage change: A global analysis using hydrological models and GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Felfelani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihide Wada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadu Pokhrela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-4533-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 553, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01590219v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and human-induced terrestrial water storage change: A global analysis using hydrological models and GRACE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshihide Wada</w:t>
+                <w:t xml:space="preserve">Understanding the Hydromechanical Behavior of a Fault Zone From Transient Surface Tilt and Fluid Pressure Observations at Hourly Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Burbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrerick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.07.048⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (12), pp.10558-10582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574675v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01674282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Hydromechanical Behavior of a Fault Zone From Transient Surface Tilt and Fluid Pressure Observations at Hourly Time Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+                <w:t xml:space="preserve">Mapping probabilities of extreme continental water storage changes from space gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Forootan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR020588⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (15), pp.8026-8034 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01674282v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01355127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Groundwater Depletion and Dynamics Using GRACE and InSAR: Potential and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Galloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (6), pp.768-780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gwat.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01381273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does GRACE see the terrestrial water cycle ‘intensifying’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Eicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Forootan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Kusche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (2), pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JD023808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01250011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Evaluation of New GRACE Mascon Products for Hydrologic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizhan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshu Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N. Wiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7872,1686 +7885,1660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01398532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping probabilities of extreme continental water storage changes from space gravimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Science and User Needs for Observing Global Mass Transport to Understand Global Change and to Benefit Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Braitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrick Dobslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Eicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069538⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.743-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-015-9348-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01355127v1</w:t>
+                <w:t xml:space="preserve">insu-01223168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">Contribution of the finite volume point dilution method for measurement of groundwater fluxes in a fractured aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Goderniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Englert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187714v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01200777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of approaches for deriving total water storage changes fromGRACE satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Long</w:t>
+                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR016853⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01137851v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring field-scale properties of a fractured aquifer from ground surface deformation during a well test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+                <w:t xml:space="preserve">Global analysis of approaches for deriving total water storage changes fromGRACE satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066387⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.2574-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR016853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01247513v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01137851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial glacier mass loss in the Tien Shan over the past 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Moholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Duethmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mölg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (9), pp.716-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO2513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of groundwater pumping in a global Land Surface Model with the representation of human impacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naota Hanasaki</w:t>
+                <w:t xml:space="preserve">Inferring field-scale properties of a fractured aquifer from ground surface deformation during a well test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR015602⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (24), pp.10696-10703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119768v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01247513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqui-FR, un système multi-modèle hydrogéologique à l'échelle nationale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Besson</w:t>
+                <w:t xml:space="preserve">Incorporation of groundwater pumping in a global Land Surface Model with the representation of human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadu N. Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujan Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat J.F. Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naota Hanasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (1), pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258469v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the finite volume point dilution method for measurement of groundwater fluxes in a fractured aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Englert</w:t>
+                <w:t xml:space="preserve">Aqui-FR, un système multi-modèle hydrogéologique à l'échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.105-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01200777v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and User Needs for Observing Global Mass Transport to Understand Global Change and to Benefit Society</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty in evapotranspiration from land surface modeling, remote sensing, and GRACE satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (6), pp.743-772. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1131- 1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-015-9348-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01223168v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00979619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the respective impacts of groundwater exploitation and climate change on wetland extension over 150 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological behavior of a deep sub-vertical fault in crystalline basement and relationships with surrounding reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo de Ridder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Pagé</w:t>
+                <w:t xml:space="preserve">Sarah Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 509, pp.367-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.039⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 509, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00920690v1</w:t>
+                <w:t xml:space="preserve">insu-00917278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological behavior of a deep sub-vertical fault in crystalline basement and relationships with surrounding reservoirs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Drought and flood monitoring for a large karst plateau in Southwest China using extended GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leray</w:t>
+                <w:t xml:space="preserve">Yang Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00917278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01095150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and flood monitoring for a large karst plateau in Southwest China using extended GRACE data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the respective impacts of groundwater exploitation and climate change on wetland extension over 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjun Shen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sun</w:t>
+                <w:t xml:space="preserve">Antoine Armandine Les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Hong</w:t>
+                <w:t xml:space="preserve">Jo de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01095150v1</w:t>
+                <w:t xml:space="preserve">insu-00920690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Prediction of Total Water Storage Changes Over West Africa from Multi-Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Forootan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Kusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dieter Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Eicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.913-940. </w:t>
@@ -9589,64 +9576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Estimates of Variations in Water Flux and Storage over Europe Based on Regional (Re)Analyses and Multisensor Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Kusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Hartung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,7692 +9700,7528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01101691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in evapotranspiration from land surface modeling, remote sensing, and GRACE satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">GRACE satellite monitoring of large depletion in water storage in response to the 2011 drought in Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelun Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013WR014581⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (13), pp.3395-3401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00979619v1</w:t>
+                <w:t xml:space="preserve">insu-00876937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE satellite monitoring of large depletion in water storage in response to the 2011 drought in Texas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Groundwater and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Nelun Fernando</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Rodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50655⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate1744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00876937v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00817351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater and climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRACE water storage estimates for the Middle East and other regions with significant reservoir and lake storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Crétaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate1744⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (12), pp.4817-4830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4817-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00817351v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00914992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE water storage estimates for the Middle East and other regions with significant reservoir and lake storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial scaling of hydraulic response to recharge in fractured aquifers: Insights from a frequency domain analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-4817-2013⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.3007-3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00914992v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00907357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial scaling of hydraulic response to recharge in fractured aquifers: Insights from a frequency domain analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+                <w:t xml:space="preserve">Monitoring groundwater storage changes in the highly seasonal humid tropics: Validation of GRACE measurements in the Bengal Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shamsudduha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49 (5), pp.3007-3023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20260⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48, pp.02508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR010993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00907357v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground referencing GRACE satellite estimates of groundwater storage changes in the California Central Valley, USA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011WR011312⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.627-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208246v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00788819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and evaluation of a semi-distributed watershed model of Sub-Saharan Africa using GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (9), pp.3083-3099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00787159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate dynamics in agricultural catchments deduced from groundwater dating and long-term nitrate monitoring in surface- and groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 435-436, pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00787165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Test of the Superconducting Gravimeter as a Hydrologic Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqiu Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3), pp.442-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2011.00864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00702687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater depletion and sustainability of irrigation in the US High Plains and Central Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia C. Faunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Reedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Alley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (24), pp.9320-9325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1200311109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of transient groundwater storage on the discharge of Himalayan rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.127-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO1356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the water balance of the Upper Rhine Graben hydrosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thierion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 424, pp.68-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2011.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
+                <w:t xml:space="preserve">Ground referencing GRACE satellite estimates of groundwater storage changes in the California Central Valley, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.W4520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00788819v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring groundwater storage changes in the highly seasonal humid tropics: Validation of GRACE measurements in the Bengal Basin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The community Noah land surface model with multiparameterization options (Noah-MP): 2. Evaluation over global river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong-Liang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Yue Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth E. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011WR010993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.12110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD015140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708224v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community Noah land surface model with multiparameterization options (Noah-MP): 2. Evaluation over global river basins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael B. Ek</w:t>
+                <w:t xml:space="preserve">Neotectonics and current hydrologically-induced karst deformation. Case study of the Plateau de Carlern (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Walsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD015140⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1-3), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ga.23.49-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708063v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neotectonics and current hydrologically-induced karst deformation. Case study of the Plateau de Carlern (Alpes-Maritimes, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRACE Hydrological estimates for small basins: Evaluating processing approaches on the High Plains Aquifer, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (1-3), pp.49-64. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.11517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ga.23.49-64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708116v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE Hydrological estimates for small basins: Evaluating processing approaches on the High Plains Aquifer, USA</w:t>
+                <w:t xml:space="preserve">Tilt and strain deformation induced by hydrologically active natural fractures: application to the tiltmeters installed in Sainte-Croix-aux-Mines observatory (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008564⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178, pp.667-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04197.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708088v2</w:t>
+                <w:t xml:space="preserve">hal-00708093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global hydrological contributions to gravity variations observed in Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic loading monitored by ground-based tiltmeters at Cherbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48, pp.189-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707984v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt and strain deformation induced by hydrologically active natural fractures: application to the tiltmeters installed in Sainte-Croix-aux-Mines observatory (France)</w:t>
+                <w:t xml:space="preserve">Local and global hydrological contributions to gravity variations observed in Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04197.X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708093v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic loading monitored by ground-based tiltmeters at Cherbourg (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">Modelling atmospheric and induced non-tidal oceanic loading contributions to surface gravity and tilt measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 48, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594434v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling atmospheric and induced non-tidal oceanic loading contributions to surface gravity and tilt measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48, pp.182-188. </w:t>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708046v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling atmospheric and induced non-tidal oceanic loading contributions to surface gravity and tilt measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Oceanic loading monitored by ground-based tiltmeters at Cherbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.182. </w:t>
+              <w:t xml:space="preserve">, 2009, 48, pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594413v1</w:t>
+                <w:t xml:space="preserve">hal-00708017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic loading monitored by ground-based tiltmeters at Cherbourg (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">A silica long base tiltmeter with high stability and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.017⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2829989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708017v1</w:t>
+                <w:t xml:space="preserve">hal-00708013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silica long base tiltmeter with high stability and resolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting coherent regional information from local measurements with Karhunen-Loève transform: Case study of an alluvial aquifer (Rhine valley, France and Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elsass</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2829989⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.04430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006WR005000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708013v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting coherent regional information from local measurements with Karhunen-Loève transform: Case study of an alluvial aquifer (Rhine valley, France and Germany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inclinométrie, un nouvel outil pour le suivi temporel des aquifères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006WR005000⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (11), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707985v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inclinométrie, un nouvel outil pour le suivi temporel des aquifères ?</w:t>
-[...95 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the sixth international comparison of absolute gravimeters, ICAG-2001</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">L. Vitushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vitushkin</w:t>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Becker</w:t>
+                <w:t xml:space="preserve">O. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.407-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/39/5/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demo: Energy-aware Dynamic Dimensioning of IoT Edge Clusters for Natural Environment Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Kazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427771v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Carmes</w:t>
+                <w:t xml:space="preserve">eRECA (REssourcerie pour les CApteurs de l’ e-nvironnement) - Innover en commun, une approche low tech pour une recherche durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée instrumentation OSUG - Low-tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490116v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Energy-aware Dynamic Dimensioning of IoT Edge Clusters for Natural Environment Observation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2025, Rennes, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218930v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen Metrology, A key challenging issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Himbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIPM Symposium, 150 Years of the Metre Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512480v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency-domain model to predict surface soil moisture, root zone soil moisture and aquifer recharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoob Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoob Karami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
+                <w:t xml:space="preserve">Eau, territoires et solutions fondées sur la Nature à l’ère des changements globaux : l’apport d’une démarche participative de modélisation à l’interface entre sciences naturelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+                <w:t xml:space="preserve">Elias Ganivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Solutions fondées sur la Nature et Risques liés à l'Eau : Quel éclairages des Sciences Humaines et Sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENGEES, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427805v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427826v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427824v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233630v4</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427827v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EGU General Assembly (EGU22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694340v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233630v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining space gravimetry observations with data from satellite altimetry and high resolution visible imagery to resolve mass changes of endorheic basins and exorheic basins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-8525</w:t>
+              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694187v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th EGU General Assembly (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. pp.EGU22-3679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694076v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and modeling of the Sacramento Valley aquifer (California) using geodetic and piezometric measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Fortin</w:t>
+                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.NS23A-06</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03898874v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining space gravimetry observations with data from satellite altimetry and high resolution visible imagery to resolve mass changes of endorheic basins and exorheic basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazquez Alejandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Crétaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Internationnal du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-8525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427832v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating groundwater storage changes for major river basins in France using a regional groundwater data set</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7127</w:t>
+              <w:t xml:space="preserve">Congrès Internationnal du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694302v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRA FORMA: Developing the observation platform of the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating groundwater storage changes for major river basins in France using a regional groundwater data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuei-Hua Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Mehedi Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13559</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694194v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved groundwater simulations by multi-criteria calibration of a global hydrological model in the river basins of France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TERRA FORMA: Developing the observation platform of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Güntner</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7384</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694291v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of microbial methane sources and sinks in an aquifer-fed continental wetland with a multi-omics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai-Uwe Hinrichs</w:t>
+                <w:t xml:space="preserve">Monitoring and modeling of the Sacramento Valley aquifer (California) using geodetic and piezometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dalaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.NS23A-06</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033346v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03898874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved groundwater simulations by multi-criteria calibration of a global hydrological model in the river basins of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Mehedi Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuei-Hua Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427813v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ biogeochemical response to oxygendelivery in a fractured-bedrock aquifer:insights from a reactive Push-Pull test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">A Breath in the Dark: Transport and Reactivity of Dissolved Oxygen in Fractured-Bedrock Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliot Chatton</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.248</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.B54B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03602775v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03534154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aerobic Critical Zone: deep transport and reactivity of dissolved oxygen in fractured bedrock aquifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+                <w:t xml:space="preserve">Extracting and separating different sources of hydrology-induced deformation in geodetic datasets (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald F. Argus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.G51A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589261v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03534507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can stream observations inform subsurface properties to characterize intermittence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Abherve</w:t>
+                <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.290</w:t>
+              <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03602780v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+                <w:t xml:space="preserve">Identification of microbial methane sources and sinks in an aquifer-fed continental wetland with a multi-omics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427833v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et surveillance des structures souterraines naturelles et anthropisées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+                <w:t xml:space="preserve">In-situ biogeochemical response to oxygendelivery in a fractured-bedrock aquifer:insights from a reactive Push-Pull test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier CNRS-IRSN Capteurs et Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049530v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03602775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerobic Critical Zone: deep transport and reactivity of dissolved oxygen in fractured bedrock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Labasque Thierry</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.781</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03524130v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and separating different sources of hydrology-induced deformation in geodetic datasets (Invited)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donald F. Argus</w:t>
+                <w:t xml:space="preserve">Can stream observations inform subsurface properties to characterize intermittence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.G51A-01</w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03534507v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03602780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Breath in the Dark: Transport and Reactivity of Dissolved Oxygen in Fractured-Bedrock Aquifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.B54B-03</w:t>
+              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03534154v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role do preferential flowpaths and fractures play in the subsurface reactivity in heterogeneous aquifers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aerobic Critical Zone: deep transport and reactivity of dissolved oxygen in fractured bedrock aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labasque Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-17564</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539424v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03524130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing in sandbox experiments the potentialities of active-Distributed Temperature Sensing to quantify distributed groundwater fluxes in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et surveillance des structures souterraines naturelles et anthropisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Nauleau</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Klepikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-11133</w:t>
+              <w:t xml:space="preserve">Atelier CNRS-IRSN Capteurs et Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539774v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Groundwater Flux Data Measured by Active Fiber Optic DTS for Reconstruction of Aquifers Heterogeneity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which role do preferential flowpaths and fractures play in the subsurface reactivity in heterogeneous aquifers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGE Workshop on Fibre Optic Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-17564</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02563346v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02539424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater changes affect crustal deformation, elastic properties and seismicity rates in the Southern Alps (Italy) (Invited)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing in sandbox experiments the potentialities of active-Distributed Temperature Sensing to quantify distributed groundwater fluxes in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States. pp.G015-06</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-11133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03222613v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02539774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Groundwater Flux Data Measured by Active Fiber Optic DTS for Reconstruction of Aquifers Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladi Borj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First EAGE Workshop on Fibre Optic Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Mar 2020, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202030023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02563346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Groundwater changes affect crustal deformation, elastic properties and seismicity rates in the Southern Alps (Italy) (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pintori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Almagro  Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States. pp.G015-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115194v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03222613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17457,9864 +17280,10123 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIFICATION OF TEMPORAL AND SPATIAL RECHARGE TO THE FRACTURED-ROCK AQUIFER SYSTEM OF PLOEMEUR, FRANCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stacey E. Law</w:t>
+                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H12D-06</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02395605v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological Controls on Stream Baseflow Recession</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUANTIFICATION OF TEMPORAL AND SPATIAL RECHARGE TO THE FRACTURED-ROCK AQUIFER SYSTEM OF PLOEMEUR, FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Burbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey E. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H22A-04</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H12D-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396560v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02395605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927880v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering small-scale groundwater storage changes from combined interpretation of GRACE and InSAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Brouard</w:t>
+                <w:t xml:space="preserve">Geomorphological Controls on Stream Baseflow Recession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rae Jachens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Leith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13713</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H22A-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767418v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">How does surface deformation inform on subsurface groundwater flow ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.NS34A-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391470v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01928168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering small-scale groundwater storage changes from combined interpretation of GRACE and InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> iDUST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844589v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, 2018, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552806v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does surface deformation inform on subsurface groundwater flow ?</w:t>
+                <w:t xml:space="preserve">Assessing modern river sediment discharge to the ocean using satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.NS34A-03</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP12B-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01928168v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single well thermal tracer test, a new experimental set up for characterizing thermal transport in fractured media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-8895</w:t>
+              <w:t xml:space="preserve"> iDUST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534038v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater storage variations in the North China Plain using multiple space geodetic observations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OZCAR: French network of Critical Zone Observatories exploring the human's habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.G53B-04</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01734808v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Characteristic Length Scales in Fracture Networks: Hydraulic Connectivity through Periodic Hydraulic Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V. Klepikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H51M-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510127v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01732446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Hydrological Regime of Turkana Lake (Kenya, Ethiopia) by Combining Spatially Distributed Hydrological Modeling and Remote Sensing Datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Molnar</w:t>
+                <w:t xml:space="preserve">Concentration-discharge relationships to understand the interplay between hydrological and biogeochemical processes: insights from data analysis and numerical experiments in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H53J-1607</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.H44A-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01734813v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological control on groundwater flow, transit times and water quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Courtois</w:t>
+                <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murray-Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11516</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520836v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental approach to explore in situ fracture hydromechanics with ground surface tiltmeters and periodic fluid pressure perturbations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Becker</w:t>
+                <w:t xml:space="preserve">Modeling the Hydrological Regime of Turkana Lake (Kenya, Ethiopia) by Combining Spatially Distributed Hydrological Modeling and Remote Sensing Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Anghileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kaelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Peleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fatichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7638</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H53J-1607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510318v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing modern rates of river sediment discharge to the ocean using satellite gravimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+                <w:t xml:space="preserve">Geomorphological control on groundwater flow, transit times and water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7577</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520871v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01520836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-discharge relationships to understand the interplay between hydrological and biogeochemical processes: insights from data analysis and numerical experiments in headwater catchments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater storage variations in the North China Plain using multiple space geodetic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Minaudo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juergen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.H44A-05</w:t>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.G53B-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01734762v1</w:t>
+                <w:t xml:space="preserve">insu-01734808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic Length Scales in Fracture Networks: Hydraulic Connectivity through Periodic Hydraulic Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Becker</w:t>
+                <w:t xml:space="preserve">Single well thermal tracer test, a new experimental set up for characterizing thermal transport in fractured media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de La Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H51M-05</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-8895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01732446v1</w:t>
+                <w:t xml:space="preserve">insu-01534038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Development of an experimental approach to explore in situ fracture hydromechanics with ground surface tiltmeters and periodic fluid pressure perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388097v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Assessing modern rates of river sediment discharge to the ocean using satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315724v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01520871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nataline Simon</w:t>
+                <w:t xml:space="preserve">Comportement à long terme d’un aquifère hétérogène dans des conditions transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388725v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesparre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308594v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Dangeard</w:t>
+                <w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Cheinway Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. p.9089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01420377v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03605976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’inclinométrie dans la caractérisation de la dynamique saisonnière des aquifères fracturés et de leur recharge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.88</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388040v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low deformation rate in an « incipient rifting zone»: the Okavango Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Cheng Seat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01471647v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316555v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating hydro-meteorological fluxes using GRACE-derived water storage changes - a global and regional perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernd Diekkrüger</w:t>
+                <w:t xml:space="preserve">Apport de l’inclinométrie dans la caractérisation de la dynamique saisonnière des aquifères fracturés et de leur recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10139</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308568v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Low deformation rate in an « incipient rifting zone»: the Okavango Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Le Cap, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360089v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01471647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">New insights on the dynamic of the Vaucluse hydrological system from long base tiltmeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
+              <w:t xml:space="preserve">IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrogeologists the World-wide Groundwater Organisation, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388082v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à long terme d’un aquifère hétérogène dans des conditions transitoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.148</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388119v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING MODERN RATES OF RIVER SEDIMENT DISCHARGE TO THE OCEAN USING SATELLITE GRAVIMETRY</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insight on the dynamic of the Fontaine de Vaucluse karst hydrosystem from tilt measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.79</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406500v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cheinway Hwang</w:t>
+                <w:t xml:space="preserve">Validating hydro-meteorological fluxes using GRACE-derived water storage changes - a global and regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jütten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Diekkrüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. p.9089</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03605976v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Seismic Methods to Hydrogeophysics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413819⟩</w:t>
+              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01220286v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of climate change and groundwater abstraction on multi-layer and alluvial aquifers in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamed Ait-Kaci</w:t>
+                <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196785v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidated science and user requirements for a next generation gravity field mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Horwath</w:t>
+                <w:t xml:space="preserve">Contribution of Seismic Methods to Hydrogeophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01137862v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01220286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies Between Grace and Regional Atmospheric Modeling Efforts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Combined effect of climate change and groundwater abstraction on multi-layer and alluvial aquifers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thierion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.G21C-07</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093748v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of GRACE Satellites to Assess Trends in Groundwater Storage Globally</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consolidated science and user requirements for a next generation gravity field mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Braitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horwath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.GC13L-05</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2015, Vienne, Austria. pp.EGU2015-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093739v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01137862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary relationships between decadal water storage changes over Australia and climate variability of the El Niño Southern Oscillation and Indian Ocean Dipole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maike Schumacher</w:t>
+                <w:t xml:space="preserve">Adding the Long-Term Perspective: Tien Shan’s Glacier Mass Change during 1961-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Moholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Duethmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4290</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.C44A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990756v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">un programme d’équipement multisciplinaire pour l’étude de la zone critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing 50 years of glacier mass changes in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Moholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR GEOPS, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-7428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119779v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRITEX project, challing equipments for the temporal and spatial exploration of the Critical Zone at the catchment scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Synergies Between Grace and Regional Atmospheric Modeling Efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ohlwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Hartung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO international conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.G21C-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119783v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of GRACE satellites for monitoring total and groundwater storage globally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of GRACE Satellites to Assess Trends in Groundwater Storage Globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l'AIH "Eaux Souterraines: Challenges et Stratégies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.GC13L-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119785v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of the role of the GRACE satellites in water resources assessments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-stationary relationships between decadal water storage changes over Australia and climate variability of the El Niño Southern Oscillation and Indian Ocean Dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Forootan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Awange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geological Society of America, Oct 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119780v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Field Methods for Characterizing the Hydraulic Properties of a Complex Fractured Rock Aquifer (Ploemeur, Brittany)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">un programme d’équipement multisciplinaire pour l’étude de la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H51P-01</w:t>
+              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR GEOPS, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01088596v1</w:t>
+                <w:t xml:space="preserve">insu-01119779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiltmeters as Tools for Characterizing Geometrical and Hydrodynamical Properties of Fractured Crystalline Aquifers and Fault Zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+                <w:t xml:space="preserve">The CRITEX project, challing equipments for the temporal and spatial exploration of the Critical Zone at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.H43O-06</w:t>
+              <w:t xml:space="preserve">TERENO international conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093437v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding the Long-Term Perspective: Tien Shan’s Glacier Mass Change during 1961-2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of GRACE satellites for monitoring total and groundwater storage globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.C44A-01</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l'AIH "Eaux Souterraines: Challenges et Stratégies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093750v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing 50 years of glacier mass changes in Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Güntner</w:t>
+                <w:t xml:space="preserve">Global analysis of the role of the GRACE satellites in water resources assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-7428</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of America, Oct 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990769v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological contribution to geodetic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Field Methods for Characterizing the Hydraulic Properties of a Complex Fractured Rock Aquifer (Ploemeur, Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESIF projet technical and scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Yenne, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H51P-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088112v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrogeological observatory of Ploemeur (France) : Long-term monitoring and experimentations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+                <w:t xml:space="preserve">Tiltmeters as Tools for Characterizing Geometrical and Hydrodynamical Properties of Fractured Crystalline Aquifers and Fault Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bour Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 GSA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Denver, United States. pp.212-6</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.H43O-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00880077v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE satellite monitoring of large depletion in water storage in response to the 2011 drought in Texas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological contribution to geodetic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRACE Science Team Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Austin, United States</w:t>
+              <w:t xml:space="preserve">RESIF projet technical and scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Yenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119812v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling and imaging fracture flow paths in the deep critical zone</w:t>
+                <w:t xml:space="preserve">The hydrogeological observatory of Ploemeur (France) : Long-term monitoring and experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSF Workshop - Drilling, Sampling, and Imaging the Depths of the Critical Zone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clifford Riebe and Jon Chorover, Oct 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">2013 GSA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Denver, United States. pp.212-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01120197v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00880077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Response to the 2011 Drought in Texas Using Land Surface Modeling, Remote Sensing, and GRACE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">GRACE satellite monitoring of large depletion in water storage in response to the 2011 drought in Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.H51E-1237</w:t>
+              <w:t xml:space="preserve">GRACE Science Team Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119792v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ALMIP zone total water storage variations using GRACE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drilling and imaging fracture flow paths in the deep critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NSF Workshop - Drilling, Sampling, and Imaging the Depths of the Critical Zone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clifford Riebe and Jon Chorover, Oct 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00804752v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01120197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting gravimeter measurements for land surface model assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological Response to the 2011 Drought in Texas Using Land Surface Modeling, Remote Sensing, and GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wegener Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.H51E-1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00804743v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic and geochemical characterization of deep hard rock aquifer (Saint-Brice en Coglès, French Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00804762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests of hydrogeological observatories for characterizing heterogeneous groundwater systems: the example of the Ploemeur hard-rock aquifer (French Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H12A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00804724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information content of GRACE</w:t>
+                <w:t xml:space="preserve">Investigation of ALMIP zone total water storage variations using GRACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFG roundtable discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00804734v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00804752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water storage variations in Central Asian mountainsfrom GRACE time-variable gravity data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting gravimeter measurements for land surface model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Wegener Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00804687v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00804743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave Dispersion Stacking on a Granite-micaschists Contact at Ploemeur Hydrological Observatory, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information content of GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">DFG roundtable discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00804683v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00804734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fluxes between deep and surface compartment assessing through groundwater ages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water storage variations in Central Asian mountainsfrom GRACE time-variable gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bolch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater dating meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00912501v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00804687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE data for hydrology: where can we push interpretation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-wave Dispersion Stacking on a Granite-micaschists Contact at Ploemeur Hydrological Observatory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119818v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00804683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional and innovative methods applied to a crystalline aquifer for characterizing fault zone hydrology at different scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of fluxes between deep and surface compartment assessing through groundwater ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H12A-05</w:t>
+              <w:t xml:space="preserve">Groundwater dating meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667864v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00912501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turning GRACE into a tool for hydrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-5802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119821v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE as a Tool for Water Management ?</w:t>
+                <w:t xml:space="preserve">GRACE Water Storage in the Presence of non-continuous distribution of storage changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grace Science Team Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119824v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667843v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01122547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties in Assessing Reliability of Groundwater Storage Changes from GRACE Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strassberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grace Science Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Austin, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H14B-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119826v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GRACE hydrology products</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traditional and innovative methods applied to a crystalline aquifer for characterizing fault zone hydrology at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruelleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCP°565 workshop 4: Integration of geodetic observations and products in models of the hydrological cycle, Support for water management through hydrological models and data assimilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H12A-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088106v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the local hydrological contribution from gravity measurements for model assessment: case study of Strasbourg observatory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USGS Arizona Water Science Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, non précisé, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088107v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring groundwater storage changes in the highly dynamic Bengal Basin: validation of GRACE measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRACE as a Tool for Water Management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, France. pp.H14B-06</w:t>
+              <w:t xml:space="preserve">Grace Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00667854v1</w:t>
+                <w:t xml:space="preserve">insu-01119824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Basin-scale Terrestrial Water Storage dataset from GRACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXV General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01119828v1</w:t>
+                <w:t xml:space="preserve">insu-00667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE: Monitoring River Basins in Africa</w:t>
+                <w:t xml:space="preserve">GRACE data for hydrology: where can we push interpretation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCP 565 Workshop 4: Integration of geodetic observations and products in models of the hydrological cycle, Support for water management through hydrological models and data assimilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00668161v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning GRACE into a tool for hydrological monitoring</w:t>
+                <w:t xml:space="preserve">Difficulties in Assessing Reliability of Groundwater Storage Changes from GRACE Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-5802</w:t>
+              <w:t xml:space="preserve">Grace Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119830v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE Water Storage in the Presence of non-continuous distribution of storage changes</w:t>
+                <w:t xml:space="preserve">New GRACE hydrology products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grace Science Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">IGCP°565 workshop 4: Integration of geodetic observations and products in models of the hydrological cycle, Support for water management through hydrological models and data assimilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119823v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting the local hydrological contribution from gravity measurements for model assessment: case study of Strasbourg observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">USGS Arizona Water Science Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, non précisé, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01122547v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties in Assessing Reliability of Groundwater Storage Changes from GRACE Satellite Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+                <w:t xml:space="preserve">Monitoring groundwater storage changes in the highly dynamic Bengal Basin: validation of GRACE measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shamsudduha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H14B-05</w:t>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, France. pp.H14B-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667799v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Scarcity within the Context of Climate Change and Land Use Change and Linkages to Food Production in Semiarid Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">A Global Basin-scale Terrestrial Water Storage dataset from GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson C. R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IUGG XXV General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088099v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling to remove hydrological effects at local and regional scale: application to the 100-m hydrostatic inclinometer in Sainte-Croix-aux-Mines (France)</w:t>
+                <w:t xml:space="preserve">GRACE: Monitoring River Basins in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG - Observing our Changing Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGCP 565 Workshop 4: Integration of geodetic observations and products in models of the hydrological cycle, Support for water management through hydrological models and data assimilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Johannesburg, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710442v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00668161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water Scarcity within the Context of Climate Change and Land Use Change and Linkages to Food Production in Semiarid Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modelling to remove hydrological effects at local and regional scale: application to the 100-m hydrostatic inclinometer in Sainte-Croix-aux-Mines (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUGG - Observing our Changing Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perugia, Italy. pp.533-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85426-5_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inclinometry and geodesy: an hydrological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kammenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Jena, Germany. pp.11387-11398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (50)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559991v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+                <w:t xml:space="preserve">Investigating aquifer properties in the Himalayas through stream flow response to the 2015 Gorkha earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoff Andermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basanta Raj Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-13395, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530698v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating aquifer properties in the Himalayas through stream flow response to the 2015 Gorkha earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steer</w:t>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063262v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’impact du drainage agricole en fonction des propriétés de l’aquifère à l’aide du modèle hydrologique large-échelle CWatM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TERRA FORMA: A Socio-Environmental Observatory Platform for Territorial Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646342v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the abrupt compaction of California’s Sacramento Valley aquifer system during the 2020-2022 drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. pp.NS13A-1231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04977514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Traditional Metrics: Unravelling Hydrological Systems with a Response Time Evaluation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoob Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-157, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow to fast mass redistributions in the Earth’s mantle from satellite gravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de l’impact du drainage agricole en fonction des propriétés de l’aquifère à l’aide du modèle hydrologique large-échelle CWatM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. pp.DI41A-3059</w:t>
+              <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04977493v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of groundwater dynamics on landsliding and hillslope morphology: insights from typhoon Morakot and landscape evolution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27323,4203 +27405,4203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Hui Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. pp.EGU24-15523, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Observatories With Fog Computing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slow to fast mass redistributions in the Earth’s mantle from satellite gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Greff-Lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France. pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. pp.DI41A-3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634470v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04977493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Observatories With Fog Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Kazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
+              <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840953v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+                <w:t xml:space="preserve">TERRA FORMA : une plateforme d’observations socio-environnementales au service des enjeux de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
+              <w:t xml:space="preserve">6e Colloque du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083612v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.G35B-0329</w:t>
+              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03898978v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.G35B-0329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03377171v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03898978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427809v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic tomography using joint inversion of head and flux data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Niklas Linde</w:t>
+                <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03227588v1</w:t>
+                <w:t xml:space="preserve">hal-05427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic tomography using joint inversion of head and flux data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christohe Barbot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behzad Pouladiborj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. pp.EGU21-15255, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03164726v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03227588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the real-time flow contribution of the fractures in fractured wellbores using Distributed Temperature Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christohe Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-14770, 2019, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02091097v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03164726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the relative information content of ground water flux and pressure data in the context of geostatistical inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niklas Linde</w:t>
+                <w:t xml:space="preserve">Quantification of the real-time flow contribution of the fractures in fractured wellbores using Distributed Temperature Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladiborj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme De La Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H21H-1826, 2019</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-14770, 2019, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396598v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02091097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Distributed Temperature Sensing for characterizing groundwater dynamics and intermittent fluxes in heterogeneous aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assessment of the relative information content of ground water flux and pressure data in the context of geostatistical inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H21H-1816, 2019</w:t>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H21H-1826, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396548v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling gravimetry and morphometry to quantify and localize mass transfers across scales in geomorphology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of Distributed Temperature Sensing for characterizing groundwater dynamics and intermittent fluxes in heterogeneous aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Pouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de La Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13949, 2018</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H21H-1816, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767705v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow aquifer modeling by disaggregating regional scale systems to simple hillslopes under Boussinesq approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the co-evolution of geodetic observations and Earth System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-18925, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15845, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768403v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between changes in water storage and deformation transients in karst systems: new insights from the European Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Pintori</w:t>
+                <w:t xml:space="preserve">Coupling gravimetry and morphometry to quantify and localize mass transfers across scales in geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.2018-4272-1, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13949, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767670v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical and Statistical Analysis of the Fractured Rock Aquifer System in Ploemeur, France: Using Time Series Data to Model Local and Regional Recharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas J. Burbey</w:t>
+                <w:t xml:space="preserve">Shallow aquifer modeling by disaggregating regional scale systems to simple hillslopes under Boussinesq approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H23O-2163, 2018</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-18925, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927674v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding appropriate rocks physics models to interpret seismic data in hydrogeophysics applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Jougnot</w:t>
+                <w:t xml:space="preserve">Correlation between changes in water storage and deformation transients in karst systems: new insights from the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pintori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elina Belardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H11I-1575, 2018</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.2018-4272-1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01927855v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerical and Statistical Analysis of the Fractured Rock Aquifer System in Ploemeur, France: Using Time Series Data to Model Local and Regional Recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey E. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Burbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H23O-2163, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768621v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-evolution of geodetic observations and Earth System Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding appropriate rocks physics models to interpret seismic data in hydrogeophysics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Antonia Blazevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15845, 2018</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H11I-1575, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767682v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Jougnot</w:t>
+                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534138v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method to quantify groundwater – surface water exchanges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8981-1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520910v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Denitrification Processes and Kinetics in a Crystalline Aquifer subject to Pumping from 1991</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method to quantify groundwater – surface water exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-12213, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8981-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534075v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01520910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests of long-term hydrogeological observatories for characterizing and modelling heterogeneous groundwater systems at multiple temporal and spatial scales: the example of Ploemeur, a crystalline rock aquifer (Brittany).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
+                <w:t xml:space="preserve">Long-term Denitrification Processes and Kinetics in a Crystalline Aquifer subject to Pumping from 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14682, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-12213, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510131v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une hydrochimie opérationnelle pour une exploration spatio-temporelle approfondie de la Zone Critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+                <w:t xml:space="preserve">Interests of long-term hydrogeological observatories for characterizing and modelling heterogeneous groundwater systems at multiple temporal and spatial scales: the example of Ploemeur, a crystalline rock aquifer (Brittany).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Expérimentation Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Brest, France. 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14682, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01714961v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydraulic behavior of heterogeneous aquifers under transient conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une hydrochimie opérationnelle pour une exploration spatio-temporelle approfondie de la Zone Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-6647-1, 2017</w:t>
+              <w:t xml:space="preserve">Ateliers Expérimentation Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Brest, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510141v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01714961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining geometrical, hydrodynamical and mechanical properties of a fault zone at hourly time scales from ground surface tilt data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+                <w:t xml:space="preserve">Long-term hydraulic behavior of heterogeneous aquifers under transient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-7985, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-6647-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510313v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining geometrical, hydrodynamical and mechanical properties of a fault zone at hourly time scales from ground surface tilt data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Burbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-12916-1, 2016</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-7985, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308554v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing ground surface deformation tools to characterize field-scale properties of a fractured aquifer during a short hydraulic test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Characterization of thermal tracer tests and heat exchanges in fractured media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bondet de La Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-2074, 2016</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4900-1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308556v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermal tracer tests and heat exchanges in fractured media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheinway Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4900-1, 2016</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-12916-1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308605v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Zone science: a new scientific paradigm?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Implementing ground surface deformation tools to characterize field-scale properties of a fractured aquifer during a short hydraulic test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-2074, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571516v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidated science requirements for a next generation gravity field mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Braitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Eicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Floberghagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1795, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Zone Science: a new scientific paradigm?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+                <w:t xml:space="preserve">Critical Zone science: a new scientific paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F André</w:t>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PA13A-3897, 2014</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088120v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of climate input uncertainties on the assimilation of GRACE data into the WaterGAP Global Hydrology Model</w:t>
+                <w:t xml:space="preserve">Critical Zone Science: a new scientific paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schumacher</w:t>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kusche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Franz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.G23A-0770, 2013</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PA13A-3897, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01119799v1</w:t>
+                <w:t xml:space="preserve">insu-01088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global GRACE basin-scale database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.H51E-1235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31538,625 +31620,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01119924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New estimates of variations in atmospheric-terrestrial flux of water over Europe, based on regional reanalysis and multi-sensor observations</w:t>
+                <w:t xml:space="preserve">The influence of climate input uncertainties on the assimilation of GRACE data into the WaterGAP Global Hydrology Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Springer</w:t>
+                <w:t xml:space="preserve">M. Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hartung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ohlwein</w:t>
+                <w:t xml:space="preserve">J. Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Eicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.H51E-1245, 2013</w:t>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.G23A-0770, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01119805v1</w:t>
+                <w:t xml:space="preserve">insu-01119799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Water Storage Changes using Satellite and Ground-based Data in Texas in Response to the 2011 Drought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Long</w:t>
+                <w:t xml:space="preserve">New estimates of variations in atmospheric-terrestrial flux of water over Europe, based on regional reanalysis and multi-sensor observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Kusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ohlwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.H51E-1245, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119926v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reservoirs on GRACE water storage estiamtes, implications for Tigris-Euphrates and other regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Water Storage Changes using Satellite and Ground-based Data in Texas in Response to the 2011 Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Maidment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119927v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interactions between sub-surface compartments and a deep sub-vertical aquifer in crystalline basement (St-Brice en Coglès, French Brittany)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of reservoirs on GRACE water storage estiamtes, implications for Tigris-Euphrates and other regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget R. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2013</w:t>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01113633v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of interactions between sub-surface compartments and a deep sub-vertical aquifer in crystalline basement (St-Brice en Coglès, French Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristoff Andermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01119929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32166,443 +32373,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Scale Gap Between Ground Deformation and Gravity: Tools for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Chaussard, Cathleen Jones, Jingyi Ann Chen, Andrea Donnellan (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing for Characterization of Geohazards and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.493-505, 2024, Springer Remote Sensing/Photogrammetry, 978-3-031-59305-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59306-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04659024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert-Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives CNRS Ecologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-188, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and Flood Monitoring for a Large Karst Plateau in Southwest China Using Extended GRACE Data 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yang Hong, Yu Zhang, Sadiq Lbraham Khan (Eds.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologic Remote Sensing: Capacity Building for Sustainability and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francis and Taylor Group, pp.73-102, 2016, 978-1-4987-2666-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315370392-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01390475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravimétrie : une méthode pour percer les secrets souterrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen A., Jeandel C. &amp; Mosseri R. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.156-157, 2015, 978-2-271-08829-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01244676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32612,447 +32819,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de définition des zones de remontée de nappe. Cartographie de l'aléa sur la plaine d'Alsace</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse statistique de la dynamique de la nappe d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.BRGM/RP-53579-FR</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708066v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de la dynamique de la nappe d'Alsace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de définition des zones de remontée de nappe. Cartographie de l'aléa sur la plaine d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Schomburgk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">2006, pp.BRGM/RP-53579-FR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708077v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33062,505 +33387,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de modélisation hydrogéologique nationale AQUI-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Aqui-FR pour le suivi, la prévision et les projections de la ressource en eau souterraine en France - Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Regimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFB. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surcharge hydrologique en géodésie terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amalvict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33570,100 +33895,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'Hydrogéodesie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00319205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33673,91 +33998,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping the Critical Zone with Hydrogeodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de rennes 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02373443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33767,91 +34092,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre technologie DTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria V. Klepikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33863,127 +34188,127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176350v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire hydrogéologique de Ploemeur-Guidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId858"/>
+      <w:footerReference w:type="default" r:id="rId864"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34051,51 +34376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2DEAAE3"/>
+    <w:nsid w:val="F79B515E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34282,51 +34607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-longuevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3169-743X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132408562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4641-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.univ-rennes1.fr/spip.php?rubrique483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.univ-rennes1.fr/spip.php?rubrique413" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytech.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-polaire.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Kerguelen_Islands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.jussieu.fr/%7Eflorsch/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/31/92/05/PDF/these_longuevergne.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnfgg.eu/php/index.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beg.utexas.edu/personnel_ext.php?id=70" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsg.utexas.edu/researcher/clark_wilson/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/%7Egaillard/jgweb/Gaillardet.Jerome.F/home.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rnbv.ipgp.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hplus.ore.fr/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05553922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggag060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kazem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1568016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pdj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04797563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Tramontini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iv&#225;n Zyserman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Rupp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Jachens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4391-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3125-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5697-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03438936v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oestreicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loew" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03236469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pintori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpelloni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faenza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03236012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deggim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Eicker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Schawohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gerdener" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schulze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2227-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me De La Bernardie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126450" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02446111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020570" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02547910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. R Scanlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2020.100681" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheinway Hwang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-555-2020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara A Blazevic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gurdak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1864-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Braitenberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jogs-2019-0006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02369819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Castellazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02325864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de La Bernardie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100440" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forootan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awange" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01695303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget R. Scanlon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhan Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Save" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;ller Schmied" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704665115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wcrp Global Sea Level Budget Group" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG6905K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brouard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J Schuite" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Becker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014045" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canitano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. F Chao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Hs&#252;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01625976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Stammler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14468-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01477303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Long" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Pan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Hou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.02.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMN5TJS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01590219v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsudduha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Taylor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Jones" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Owor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-4533-2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Felfelani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrela" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674282v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Burbey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrerick Boudin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020588" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Galloway" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12453" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Forootan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Springer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kusche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023808" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01398532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Wiese" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix W. Landerer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019494" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069538" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137851v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016853" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247513v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066387" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01185229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Duethmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;lg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2513" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu N. Pokhrel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat J.F. Yeh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naota Hanasaki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015602" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200777v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Englert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.09.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01223168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pail" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Dobslaw" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9348-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00920690v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Ridder" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.039" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.023" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Shen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hong" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9VSB0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060161v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Loth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Schuh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-014-9292-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101691v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hartung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Ohlwein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0050.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979619v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014581" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876937v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelun Fernando" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50655" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817351v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Doll" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Rodell" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens van Beek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1744" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Wilson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Scanlon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4817-2013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907357v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20260" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208246v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011312" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787159v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark R. Wilson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sharp" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqiu Wu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00864.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSBBG5BX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710431v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C. Faunt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Reedy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Alley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200311109" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710433v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoff Andermann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1356" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamsudduha" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Taylor" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010993" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yue Niu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth E. Mitchell" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Ek" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015140" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708116v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Walsch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.23.49-64" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708088v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008564" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707984v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594434v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708046v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.022" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594413v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.022" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708017v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708013v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829989" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707985v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005000" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270432v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rerolle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.004" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W8ZCWK3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218930v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694187v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Alejandro" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898874v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694302v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Hua Hsu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mehedi Hasan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694194v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694291v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033346v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hinrichs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5117" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602775v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589261v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602780v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524130v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labasque Thierry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534507v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534154v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539424v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539774v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladi Borj" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202030023" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222613v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pintori" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Almagro  Vidal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395605v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey E. Law" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396560v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lacroix" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rae Jachens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767418v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928168v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534038v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734808v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kusche" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734813v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Anghileri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kaelin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Peleg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Molnar" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510318v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Becker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732446v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Klepikova" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388040v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308568v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#252;tten" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Diekkr&#252;ger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388119v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605976v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196785v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Vergnes" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137862v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093748v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohlwein" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093739v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990756v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Awange" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schumacher" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119779v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119783v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119785v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119780v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088596v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093437v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Olivier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093750v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990769v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088112v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880077v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119812v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120197v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119792v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804752v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804743v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804762v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804724v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804734v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804687v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804683v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912501v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119818v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667864v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruelleu" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119824v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Wilson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119826v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088106v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088107v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667854v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119828v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. R." TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668161v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119830v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119823v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667799v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strassberg" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088099v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710444v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammenthaler" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063262v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Biais" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Raj Adhikari" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13395" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646342v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977514v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512731v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-157" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511456v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Lo" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15523" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04634470v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03227588v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladiborj" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15255" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02091097v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396598v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396548v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767705v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768403v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767670v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elina Belardinelli" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927674v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927855v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Antonia Blazevic" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767682v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534075v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510131v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01714961v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510141v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510313v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308554v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308556v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308605v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondet de La Bernardie" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113684v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Floberghagen" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119799v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumacher" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusche" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Franz" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119924v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119805v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Springer" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartung" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119926v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Maidment" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119927v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113633v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04659024v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59306-2_25" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632722v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390475v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370392-6" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244676v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708066v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schomburgk" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708077v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708079v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00319205v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02373443v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176350v2" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176254v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-longuevergne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3169-743X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132408562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4641-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.univ-rennes1.fr/spip.php?rubrique483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.univ-rennes1.fr/spip.php?rubrique413" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytech.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-polaire.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Kerguelen_Islands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.jussieu.fr/%7Eflorsch/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/docs/00/31/92/05/PDF/these_longuevergne.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnfgg.eu/php/index.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beg.utexas.edu/personnel_ext.php?id=70" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsg.utexas.edu/researcher/clark_wilson/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/%7Egaillard/jgweb/Gaillardet.Jerome.F/home.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rnbv.ipgp.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hplus.ore.fr/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05553922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a L&#233;vy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggag060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kazem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1568016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Van Tilbeurgh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pdj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04797563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Tramontini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iv&#225;n Zyserman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Rupp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Jachens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4391-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pelascini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3125-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5697-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me De La Bernardie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126450" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nauleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03438936v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oestreicher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loew" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pintori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serpelloni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faenza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03236469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03236012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deggim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Eicker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Schawohl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gerdener" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schulze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2227-2021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02547910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ringler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. R Scanlon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2020.100681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheinway Hwang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-555-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02446111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020570" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara A Blazevic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051230" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Carvalho Resende" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gurdak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-018-1864-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Braitenberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jogs-2019-0006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02369819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Castellazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02325864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de La Bernardie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100440" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05921-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01695303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget R. Scanlon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhan Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Save" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;ller Schmied" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704665115" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forootan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.040" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653141v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG6905K0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01662460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brouard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw446" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canitano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. F Chao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Hs&#252;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075615" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01625976v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Stammler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14468-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J Schuite" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Becker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01477303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Long" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Pan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Hou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.02.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMN5TJS5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01590219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsudduha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Taylor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Jones" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Owor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-4533-2017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Felfelani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihide Wada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrela" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674282v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Burbey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrerick Boudin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020588" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355127v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kusche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Forootan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Springer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069538" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Galloway" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12453" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023808" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01398532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Wiese" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix W. Landerer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019494" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01223168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pail" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Dobslaw" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9348-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Englert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016853" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01185229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Moholdt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Duethmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;lg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247513v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066387" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu N. Pokhrel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat J.F. Yeh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naota Hanasaki" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015602" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979619v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014581" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00917278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.023" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095150v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Shen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9VSB0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00920690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Ridder" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.039" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060161v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Loth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Schuh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-014-9292-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101691v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hartung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Ohlwein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0050.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876937v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelun Fernando" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50655" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Doll" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Rodell" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens van Beek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1744" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Wilson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Scanlon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4817-2013" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907357v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20260" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708224v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamsudduha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Taylor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010993" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787159v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787165v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.028" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PD75LZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark R. Wilson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sharp" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqiu Wu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2011.00864.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSBBG5BX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710431v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia C. Faunt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Reedy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Alley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200311109" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710433v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoff Andermann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1356" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708218v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2011.12.028" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208246v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011312" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708063v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yue Niu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth E. Mitchell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Ek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD015140" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708116v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Walsch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.23.49-64" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708088v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008564" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708093v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04197.X" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707984v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ferhat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594413v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.022" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708017v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708013v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829989" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707985v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005000" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270432v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rerolle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W8ZCWK3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218930v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577361v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490116v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512740v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoob Karami" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-168" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597183v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694187v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Alejandro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694302v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Hua Hsu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mehedi Hasan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694194v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898874v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694291v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534154v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534507v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033346v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hinrichs" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5117" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602775v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602780v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524130v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labasque Thierry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539424v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539774v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02563346v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladi Borj" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202030023" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222613v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pintori" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Almagro  Vidal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395605v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey E. Law" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396560v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lacroix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rae Jachens" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928168v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767418v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391470v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Anquetin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927880v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552806v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732446v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Klepikova" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Becker" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734813v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Anghileri" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kaelin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Peleg" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fatichi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Molnar" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734808v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kusche" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534038v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510318v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520871v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388119v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406500v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605976v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308594v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Cheng Seat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388040v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315724v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308568v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#252;tten" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Diekkr&#252;ger" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196785v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Vergnes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01137862v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093750v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990769v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093748v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ohlwein" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093739v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990756v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Awange" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schumacher" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119779v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119783v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119785v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119780v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088596v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093437v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Olivier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088112v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880077v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119812v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120197v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119792v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804762v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804724v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804752v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804743v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804734v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804687v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804683v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912501v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119830v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119823v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Wilson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667799v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strassberg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667864v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruelleu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119824v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119818v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119826v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088106v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088107v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667854v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119828v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. R." TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668161v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088099v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710442v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_63" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710444v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammenthaler" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063262v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Biais" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basanta Raj Adhikari" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13395" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530698v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977514v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512731v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-157" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646342v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511456v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Lo" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15523" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04634470v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840953v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03227588v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Pouladiborj" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15255" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02091097v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396598v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396548v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767682v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767705v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768403v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767670v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elina Belardinelli" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927674v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927855v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Antonia Blazevic" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534075v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510131v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01714961v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510141v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510313v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308605v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondet de La Bernardie" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308554v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308556v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113684v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Floberghagen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119924v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119799v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumacher" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusche" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Franz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119805v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Springer" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hartung" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119926v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Maidment" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119927v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113633v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04659024v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59306-2_25" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632722v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390475v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370392-6" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244676v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708077v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708066v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schomburgk" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708079v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00319205v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02373443v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176350v2" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03176254v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>