--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -514,51 +514,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57</w:t>
+              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1670,5522 +1670,5522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367649v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de l'origine de l'autorité de l'écrivain : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vers 1944-1945. D’une guerre à l’autre : illustrations de Candide par Daniel Loty »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gehanne Gavoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 21, p. 202-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gehanne Gavoty</w:t>
+                <w:t xml:space="preserve">hal-03846436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la soumission aux mots &amp;quot;gauche&amp;quot; et &amp;quot;droite&amp;quot; à une citoyenneté active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Gauche et la Droite, 8 (58), pp.67-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928234v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour d’une autorité d’écrivain singulière : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur le handicap dans la vie professionnelle et la fonction publique dans le cadre d’un “Recueil de témoignages de personnels en situation de handicap”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Guide FSU : Les personnels en situation de handicap, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lettre d’un singe, de La Découverte australe (1781) à la scène (2021) : un texte inouï adapté à nos imaginaires d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour de la différence des sexes : « Agréministe, agrémenté », « Autrice », « Baiser » et « Poliçon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Otimismo Contra a Utopia. Uma Luta Ideológica e Semântica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Aparecida Martinussi Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciências do Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Estudos brasileiros : utopias democráticas e imaginação institucional, 6 (2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35699/2525-8036.2021.35927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de la différence des sexes : “Agréministe, agrémenté”, “Autrice”, “Baiser” et “Poliçon”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Homme-singe et un Homme-de-nuit à l’origine d’une anthropologie satirique, transformiste et progressiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Actes du colloque international coordonnés par Hélène Boons, Claude Klein, Laurent Loty et Sylvie Valet, 52, pp.187-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la satire à la juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne. Enquête sur une œuvre disséminée dans l’œuvre : les « juvénales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.10-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Inscripcion” et “Mise” : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, rubrique "Les mots de Rétif", 52, pp.231-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur une œuvre disséminée dans l'œuvre : les “juvénales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. « Inscripcion » et « Mise » : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.232-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfer du numérique et le bonheur de l’éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.207-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. « Original » et « Parangon » : un caractère singulier en caractères d’imprimerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.80-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nuits révolutionnaires (1989) de Charles Brabant. La série historique d’un Spectateur nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.177-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nuits de Paris : de l’écrit à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.173-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés textuelles, naturelles et politiques chez Diderot, Rétif et Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.219-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » au Dossier spécial La machine à récit de Véronique Taquin : une herméneutique émotionnelle en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22.4 (numéros « Le Sens et les sens » [sélection des Actes du 20th and 21st-Century French and Francophone Studies International Colloquium, coorganisé avec Oana Panaïé], Vincent Bouchard, Roger Célestin &amp; Eliane DalMolin eds), pp.484-485 et 486-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étreinte des fantômes de Véronique Taquin : du rêve en réseau au roman-vidéo, un montage polybiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, dossier spécial La machine à récit de Véronique Taquin : une herméneutique émotionnelle en réseau, sous la direction de Laurent Loty, numéros « Le Sens et les sens » [sélection des Actes du 20th and 21st-Century French and Francophone Studies International Colloquium, coorganisé avec Oana Panaïé], 22.4, pp.504-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2018.1551306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand entretien avec Milad Douehi. Du calculable au computable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Athanase Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017-1, pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. Un “Monstre” conjuré par le “Romanesque” et le “Romantique” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.99-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires de Candide de Delisle de Sales, sur la Nation et la Confédération européenne en 1802</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 21, p. 202-220</w:t>
+              <w:t xml:space="preserve">, 2017, 16, pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques mots autour de l'origine de l'autorité de l'écrivain : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Tout réformer et rire de soi : « antisocial », « classe », « pornographie » et « sot », par Motentout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 54</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.235-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Gauche et la Droite, 8 (58), pp.67-91</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand entretien avec Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Athanase Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.189-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour d’une autorité d’écrivain singulière : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le digital : un pied-de-nez humaniste à l’impensé du numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.253-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie l’entrée du bonheur dans la Constitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° spécial « Le bonheur au 18e siècle », études réunies et présentées par Guilhem Farrugia et Michel Delon (115), pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot; : L’esprit des mots « nocturne », « sel » et « vaporeuse ». Littérature et philosophie, morale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.255-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi réticulaire, ou la quête d’une vie de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, « Ego numericus » (66), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mots de Rétif. Appel à contributions pour un dictionnaire rétivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
+              <w:t xml:space="preserve">, 2014, 46, pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Guide FSU : Les personnels en situation de handicap, pp.66-67</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérendipité et indisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Catellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, numéro spécial « Interdisciplinarité : entre disciplines et indiscipline », coordonné par Jean-Michel Besnier et Jacques Perriault (67), pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Lettre d’un singe, de La Découverte australe (1781) à la scène (2021) : un texte inouï adapté à nos imaginaires d’aujourd’hui</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’invention du transformisme par Rétif de la Bretonne (1781 et 1796) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « L’imaginaire dans la découverte », sous la direction de Sylvie Catellin et de Xavier Hautbois (70), pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimisme contre l’utopie : une lutte idéologique et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Regards sur l’utopie, 985, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Lumières à la Révolution : le bonheur en Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Observatoire du Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, numéro spécial « Bonheur et petits bonheurs » dirigé par Michèle Gally (2), pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser ensemble les rapports entre individus et communautés à l'époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Individus et communautés, 41, pp.5-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.041.0004.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d'un tableau. L'inachèvement emblématique du Serment du Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individus et communautés à l'époque des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d’un tableau. L’inachèvement emblématique du Serment du Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Individus et communautés à l’époque des Lumières, numéro spécial en forme de dictionnaire, illustré par vingt dessins de David pour le Serment du Jeu de Paume, et proposé par Y. Citton et L. Loty (41), pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Mésologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des mots et histoire des sciences de l'homme. Héritage séculaire et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2, pp.231 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-007-0013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Histoire des mots et histoire des sciences de l’homme : démarches et enjeux ; Nocturnal ; Classe ; Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solen Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.26-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs et les mots : effets mystificateurs de la dénomination disciplinaire, de la Renaissance au présent de l’historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Actes du colloque international « La dénomination des savoirs en français préclassique (1500-1650) », organisé par le Centre d’Études Lexicologiques et Lexicographiques, Lyon, 24-25 juin 2005 (10), pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pratique à l’explicitation des enjeux. Les savoirs et les mots ; Psychiatrie ; Ergonomie-Ergologie ; Psychose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvel Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.41-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which utopias for today ? Historical considerations and propositions for a dialogical and paradoxal alterrealism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spaces of Utopia : An Electronic Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Actes du Congrès mondial sur l’utopie, 6th International Conference of the Utopian Studies Society, New Lanark, Scotland, 30 June-2 July 2005 (1), pp.98-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune ; Âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.42-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'indisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, The Interdisciplinary Century ; Tensions and convergences in 18th-century Art, History and Literature, edited by Julia Douthwaite and Mary Vidal, pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Rapports sociaux ; Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Individus-Mots et la Société-Livre ; machinisme ; évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Becquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.54-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un dictionnaire historique des mots des sciences de l'homme ; La pédologie ; la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Catellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie, religion et politique : images du 16e siècle au 18e siècle... selon le 20e siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les représentations du 16e siècle et de la Renaissance aux 18e et 19e siècles, publiés par D. Masseau et J.-J. Tatin-Gourier pour le Groupe de recherches « Histoire des représentations », Université de Tours (11), pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Écrire les sciences de l'homme : pour un &amp;lt;i&amp;gt;Dictionnaire historique des sciences de l'homme&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sens de la discipline... et de l'indiscipline. Réflexions pour une pratique paradoxale de l'indisciplinarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Actes de la journée d'étude « Histoire des sciences de l'homme et savoirs disciplinaires », coorganisée par la Société Française pour l'Histoire des Sciences de l'Homme et l'École doctorale « Disciplines du sens » de l'Université Paris 8-Vincennes-à-Saint-Denis (20), pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dynamisme de l'histoire des sciences en France et la politique institutionnelle de la SFHSH »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;rêve contrôlé&amp;quot;, ou la découverte du rêveur Roche Claire, clan Margazadi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Denis Diderot, Jacques le Fataliste et son maître, préface, notes et annexes par Pierre Chartier, LGF, Le Livre de Poche classique, 2000, 416 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29, pp.83-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Roselyne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loty, L. 1995, La Genèse de l'optimisme et du pessimisme (de Pierre Bayle à la Révolution française), sous la direction de J. Goulemot, Université de Tours, 1995 [résumé de thèse, suivi de commentaires sur les apports de ce travail à l'histoire des sciences humaines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et histoire des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'An Deux mille (1789) : une utopie révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 1992, 17, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forme brève et pessimisme. Le cas de Chamfort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, « Brièveté et écriture », 21, pp.225-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans les clairs-obscurs du Bicentenaire. À propos du feuilleton de Charles Brabant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, numéro spécial "Rétif de la Bretonne", dirigé par Michel Delon, 732, pp.88-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poietic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whole earth review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La philosophie de l'Histoire et les choix politiques de Rétif après la Terreur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
+              <w:t xml:space="preserve">, 1989, 11, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enquête sur la réception de Jacques le fataliste et son maître en 1988. Un éclairage statistique sur l'effet des lumières paradoxales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.126-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la réception de &amp;quot;Jacques le fataliste et son maître&amp;quot; en 1988. Un éclairage statistique sur l'effet des lumières paradoxales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.126-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Actes du colloque international coordonnés par Hélène Boons, Claude Klein, Laurent Loty et Sylvie Valet, 52, pp.187-223</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution éclairée par Les Nuits de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, numéro spécial "Rétif de la Bretonne" (212), pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...4553 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814651v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04857810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuple et la populace chez les philosophes des Lumières et chez Restif de la Bretonne (le projet de réforme utopique de l'Anthropographe et l'analyse de son impossibilité historique)</w:t>
               </w:r>
@@ -7542,6522 +7542,6522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05242365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voir et imaginer la Révolution, des Nuits de Paris de Rétif de la Bretonne, aux Nuits révolutionnaires de Charles Brabant, de 1789 à 1989… et à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Revolution : History, Myth, and Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of French, Hispanic and Italian Studies, The University of British Colombia, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une stratégie pour faire connaître Rétif, le hibou et le joker des Lumières : des éditions en poche et l’édition critique des œuvres complètes, une diffusion multimédia dont une série d’entretiens filmés, une Maison Rétif à Paris et une commémoration en 2034 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde de l’Assemblée générale de la Société Rétif de la Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Rétif de la Bretonne, Jun 2025, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05242349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Department of French, Hispanic and Italian Studies, The University of British Colombia, May 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue sur les Lumières hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude préparatoire au dossier « Déboulonner les Lumières ? » de la revue Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza, avec la collaboration de Laurent Loty, soutenu par le Centre d'étude de la langue et des littératures françaises (UMR 8599, CNRS-Sorbonne Université), Configurations littéraires (UR 1337, Université de Strasbourg), Triangle (UMR 5206, CNRS-ENS de Lyon, universités Lyon 2 et Saint-Étienne, Sciences Po Lyon) et The University of British Columbia (Department of French, Hispanic &amp; Italian Studies), Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Dialogue sur les Lumières hier et aujourd’hui »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bartleby ou les hommes au rebut de Véronique Taquin : un homme de loi tiraillé entre la charité chrétienne et le monde des affaires de Wall Street »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Là où se déploie le monde : droit et littérature", sous la direction de Sandra Travers de Faultrier, Nicolas Dissaux, Yves-Édouard Le Bos et Laurent Loty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corporations. Un roman du travail de Benoît Vandoolaegue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Là où se déploie le monde : droit et littérature, sous la direction de Sandra Travers de Faultrier, Nicolas Dissaux, Yves-Édouard Le Bos et Laurent Loty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétif historien des nuits de la Révolution et auteur de fictions utopiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Associations amies de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisé avec la Société des Études Robespierristes, Sep 2023, salle Saint-Just, Ivry-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche et droite : histoire des mots et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Salon numérique de la rue Broca »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Laurent Loty, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimum : de la théologie aux sciences et aux fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Courbes optimales. La notion d’« efficience » au XVIIIe siècle (sciences, littérature, esthétique) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Brämaer; Adrien Paschoud; Slaven Waelti; et le Séminaire d’études françaises, soutenu par le Fonds national suisse de la recherche scientifique, Mar 2021, Bâle, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Condorcet humanistes et mélioristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale de la francophonie par le Campus francophone du Collège universitaire de Netanya, session sur la dimension universelle des philosophes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Gérard Rabinovitch; avec le soutien de l’Ambassade de France en Israël, de l’Institut français, de l’Institut Européen Emmanuel Levinas, Mar 2021, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la découverte de La Découverte australe de Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée littéraire (II) de France-Blog.info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, animée par Heiner Wittmann, auteur, éditeur et journaliste culturel et politique; avec le soutien de l’Association des romanistes allemands (Romanistenverband), Feb 2021, Visio conference, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire de mots qui aveuglent, échapper au manichéisme, libérer l’imagination politique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « “Gauche” ? “Droite” ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Schang, Dec 2021, Faculté de philosophie de l’Université de Goïas, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lettre d’un Singe et La Séance chez une Amatrice dans La Découverte australe : juvénales et roman utopique et scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « De la satire à la juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet; avec la Société Rétif de la Bretonne et le soutien du Centre d’Étude de la Langue et des Littératures Françaises (CELLF, CNRS-Sorbonne Université), du Laboratoire Interdisciplinaire d’étude du Politique Hannah Arendt (LIPHA, Université Paris-Est-Créteil), et de l’Équipe d’accueil Pouvoirs, Lettres et Normes (POLEN, Université d’Orléans), Sep 2020, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indignation de Rétif à nos jours : réflexions épistémologiques, historiques, stylistiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « De la satire à la Juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet, Sep 2020, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, organisées par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza, avec la collaboration de Laurent Loty, soutenu par le Centre d'étude de la langue et des littératures françaises (UMR 8599, CNRS-Sorbonne Université), Configurations littéraires (UR 1337, Université de Strasbourg), Triangle (UMR 5206, CNRS-ENS de Lyon, universités Lyon 2 et Saint-Étienne, Sciences Po Lyon) et The University of British Columbia (Department of French, Hispanic &amp; Italian Studies), Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hervieu-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Löwy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Église : un dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel; dans le cadre de l’EHESS, de l’EPHE, du CNRS (CéSor et IHRIM), et de l’ENS de Lyon à l’EHESS, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indisciplinarité : pratique paradoxale, liberté créatrice, effets pervers, enjeu humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indiscipline : une ambition pour les disciplines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lia Kurts-Wöste; École doctorale « Montaigne Humanités »; Université Michel de Montaigne Bordeaux 3; Maison Heinrich Heine, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des Juvénales aux côtés du roman politique et scientifique dans La découverte australe : entre complément, contrepoint et origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Juvénales de Rétif : quelles perspectives historiques, juridiques, littéraires et politiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Sophie Lefay; Laurent Loty; Sylvie Valet; Société Rétif de la Bretonne; avec le soutien des Universités de Créteil et d’Orléans, de la Sorbonne nouvelle et de Sorbonne Université, Nov 2019, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisé avec la Société des Études Robespierristes, Sep 2023, salle Saint-Just, Ivry-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de l’idée de conscience : enjeux pour une création-recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Recherche et création littéraire en France et à l’étranger : quelles perspectives de dialogue international ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Houdart-Mérot; AMarie Petitjean; avec le soutien de la Maison des Écrivains et de la Littérature, de la Société des Gens De Lettres, et du laboratoire Agora de l’Université de Cergy-Pontoise, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Laurent Loty, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagination utopique disqualifiée par l’imagination divine, la raison politique, ou des utopies mystifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française (ASPLF), Mar 2018, Rio De Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Brämaer; Adrien Paschoud; Slaven Waelti; et le Séminaire d’études françaises, soutenu par le Fonds national suisse de la recherche scientifique, Mar 2021, Bâle, Suisse</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parole masquée et du texte signé au chœur réticulaire des pseudonymes et anonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’auteur, la "personne" et l’internet : savoirs et imaginaires en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alison James; Laurent Loty, Apr 2017, Université de Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Gérard Rabinovitch; avec le soutien de l’Ambassade de France en Israël, de l’Institut français, de l’Institut Européen Emmanuel Levinas, Mar 2021, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rêve en réseau au roman-film digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens et les sens (20th and 21st-Century French and Francophone Studies International Colloquium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Bouchard; Brett Bowles; Alexandre Gefen; Margaret Gray; Eileen Julien; Oana Panaïté, Apr 2017, Indiana University of Bloomington, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, animée par Heiner Wittmann, auteur, éditeur et journaliste culturel et politique; avec le soutien de l’Association des romanistes allemands (Romanistenverband), Feb 2021, Visio conference, Allemagne</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot &amp;quot;Optimisme&amp;quot; chez Rétif : de la théologie fataliste à l’éternel retour cosmologique durant la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots rétiviens dans leurs textes et leurs contextes : lectures et commentaires collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne; Laurent Loty; Patrick Samzun, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Schang, Dec 2021, Faculté de philosophie de l’Université de Goïas, Brésil</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel humanisme face à des textes transformés en données numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude, Les entretiens d’Études digitales, « La donnée n’est pas la pensée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov; Laurent Loty; Daphné Vignon; avec le soutien des Universités de Bordeaux et de Nantes, Dec 2017, Institut de Recherche et d’Innovation (Centre Georges Pompidou), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet; avec la Société Rétif de la Bretonne et le soutien du Centre d’Étude de la Langue et des Littératures Françaises (CELLF, CNRS-Sorbonne Université), du Laboratoire Interdisciplinaire d’étude du Politique Hannah Arendt (LIPHA, Université Paris-Est-Créteil), et de l’Équipe d’accueil Pouvoirs, Lettres et Normes (POLEN, Université d’Orléans), Sep 2020, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inégalitarisme de La découverte australe de Rétif contredit par l’appel à l’égalité (victime de la censure) de la Lettre d’un singe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Rétif à la lumière des exemplaires originaux de son œuvre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des manuscrits et des livres anciens de la Bibliothèque Interuniversitaire de la Sorbonne, Jun 2016, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet, Sep 2020, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’invention politique du bonheur à sa quantification économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Notre Bonheur International Net, vous connaissez ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lancement de la résidence de création numérique avec installation numérique performée par Magali Desbazeille, Apr 2016, Maison Populaire de Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopie</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le feuilleton éditorial d’une hybridation entre culture classique et numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance « Roman et réseau : effets réflexifs, enjeux littéraires et anthropologiques » du Séminaire Atelier Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Éric Guichard, May 2016, Paris, ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Utopie constituante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de L’archipel des devenirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur l’utopie (Laboratoire de Changement Social et Politique), organisé par Alice Carabédian, Manuel Cervera-Marzal, Anders Fjeld, Camille Louis et Étienne Tassin, Mar 2015, Paris Diderot (Paris 7), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modélisation et indisciplinarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Modélisation et interdisciplinarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Association Natures Sciences Société-Dialogues, sa collection « Indiscipline » (coédition Quae) et le Petit Collège, Nicole Mathieu et Anne-Françoise Schmid, Jan 2015, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stratégie pour l’émergence d’une Constituante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’émergence d’une assemblée constituante, du passé au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Association pour une Constituante, Jun 2015, Maison des Jeunes et de la Culture Saint-Just, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’interdisciplinarité à l’indisciplinarité, enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Disciplines sans frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Master Ingénierie de la Culture et de la Communication dans le cadre du Centre d’histoire culturelle des sociétés contemporaines de l’Université de Versailles-Saint-Quentin-en-Yvelines, Apr 2015, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Convergence interhumaniste pour une démocratie politique et économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rencontre autour de l’ouvrage Vers une économie "humaine" ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty, Jean-Louis Perrault et Ramón Tortajada, avec le soutien des Éditions Hermann, du Centre d'Étude de la Langue et des Littératures Françaises (CNRS-Université Paris-Sorbonne), du Centre Interdisciplinaire d'Analyse des Processus Humains et Sociaux (Université Rennes 2), de l'Institut Mémoires de l’édition contemporaine et de l'Institut de Sciences Mathématiques et Économiques Appliquées, Nov 2014, Paris, Institut Supérieur européen de Gestion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté de pensée, publication posthume et actualité de Diderot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Diderot, cohérence et modernité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Alicante (SPAIN), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment penser librement selon Diderot ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Diderot et la liberté de penser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Jean-Louis Fischer avec Laurent Loty, pour La fédération de la Libre pensée, avec le soutien des Ligues de l’Enseignement et des Droits de l’Homme, du Cercle Condorcet, du Conseil général et du Conseil régional de Picardie, Nov 2013, Hôtel de ville de Clermont de l’Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kourouma (1927-2003) : un Voltaire africain ? Voltaire (1694-1778) : un Kourouma européen ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel; dans le cadre de l’EHESS, de l’EPHE, du CNRS (CéSor et IHRIM), et de l’ENS de Lyon à l’EHESS, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Taquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Circulating French in the Classroom : Reading Literature in Community »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Julia Douthwaite, Alison Rice, Olivier Morel, Eileen Julien, Margaret Gray, Oana Panaïté et Hall Bjornstad, l’Ambassade de France, l’Université de Notre Dame et l’Indiana University of Bloomington, Oct 2013, Indiana University of Bloomington, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Lia Kurts-Wöste; École doctorale « Montaigne Humanités »; Université Michel de Montaigne Bordeaux 3; Maison Heinrich Heine, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau, un apprentissage de la vie par l’écriture en réseau, roman-feuilleton édité et commenté sur Mediapart »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la commission Réseau présidée par Françoise Dax-Boyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Mondial pour les Apprentissages tout au long de la vie, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Sophie Lefay; Laurent Loty; Sylvie Valet; Société Rétif de la Bretonne; avec le soutien des Universités de Créteil et d’Orléans, de la Sorbonne nouvelle et de Sorbonne Université, Nov 2019, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de Véronique Taquin, fiction d’atelier d’écriture en ligne et atelier d’interprétation sur Mediapart : enjeux esthétiques, anthropologiques et pédagogiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le numérique dans les pratiques d’écriture créative à l’université. Quelle place ? Quels enjeux ? Quelles perspectives d’avenir ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Violaine Houdart-Mérot; AMarie Petitjean; avec le soutien de la Maison des Écrivains et de la Littérature, de la Société des Gens De Lettres, et du laboratoire Agora de l’Université de Cergy-Pontoise, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bartleby ou les hommes au rebut de Véronique Taquin : du psychiatrique à l’économico-politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Short Cuts. Cinéma, Scènes et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Michael Bourgatte et Olivier Fournout, Dec 2013, Paris École nationale supérieure des télécommunications, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française (ASPLF), Mar 2018, Rio De Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Encyclopédisme et humanisme, de Diderot à Wikipédia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La Enciclopedia, de Diderot a la Wikipedia : historia de una utopía o historia de una interdisciplinariedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valencia, avec le soutien du programme Claustre Obert et de l’Institut français de Valencia, Nov 2013, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alison James; Laurent Loty, Apr 2017, Université de Chicago, États-Unis</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croyance et liberté chez Diderot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Institut français d’Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Bouchard; Brett Bowles; Alexandre Gefen; Margaret Gray; Eileen Julien; Oana Panaïté, Apr 2017, Indiana University of Bloomington, États-Unis</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Diderot à nous tous, comment penser et publier librement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Parler, écrire, publier : se libérer, nous libérer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques » dirigé par Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e, Jun 2013, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Le Borgne; Laurent Loty; Patrick Samzun, May 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l'épistolaire au réticulaire : littérature, psychanalyse et anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rencontre littéraire autour d’Un roman du réseau de Véronique Taquin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty, Mar 2013, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov; Laurent Loty; Daphné Vignon; avec le soutien des Universités de Bordeaux et de Nantes, Dec 2017, Institut de Recherche et d’Innovation (Centre Georges Pompidou), Paris, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diderot républicain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Établissement Public de Coopération Culturelle du Château de La Roche-Guyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, La Roche-Guyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des manuscrits et des livres anciens de la Bibliothèque Interuniversitaire de la Sorbonne, Jun 2016, Paris Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écriture et numérique : l’ancien et le nouveau dans l’écriture et l’édition participative d’un roman réticulaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écriture et musique / et oralité / et numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques », dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Paris-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Feb 2012, Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, lancement de la résidence de création numérique avec installation numérique performée par Magali Desbazeille, Apr 2016, Maison Populaire de Montreuil, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inadaptation cinématographique de Bartleby par Véronique Taquin : des lettres et des hommes au rebut, la littérature comme lettre ouverte menacée de rester lettre morte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enjeux contemporains V : écrire, encore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres organisées par la Maison des écrivains et de la littérature, Jan 2012, Paris, Petit Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Éric Guichard, May 2016, Paris, ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Utopie&amp;quot; et &amp;quot;Alterréalisme&amp;quot; : histoire d’un mot, avenir d’une écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Utopies d’hier, d’aujourd’hui et de demain : regards croisés sur le sens politique et historique de l’utopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cycle de conférences "Les champs de la réflexion : l’utopie", organisé avec la Société Bretonne de Philosophie, Denis Kermen, Patrica Heulot et Nathalie Monnin, Mar 2012, Rennes, Les Champs libres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur l’utopie (Laboratoire de Changement Social et Politique), organisé par Alice Carabédian, Manuel Cervera-Marzal, Anders Fjeld, Camille Louis et Étienne Tassin, Mar 2015, Paris Diderot (Paris 7), France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de V. Taquin diffusé et commenté en ligne : de l’atelier d’écriture biographique dans la fiction à l’atelier d’écriture interprétative sur Mediapart : enjeux d’une double mise en abyme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écrire en ateliers avec les écrivains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Association Natures Sciences Société-Dialogues, sa collection « Indiscipline » (coédition Quae) et le Petit Collège, Nicole Mathieu et Anne-Françoise Schmid, Jan 2015, Paris ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction à l’Édition participative d’un roman-feuilleton en ligne, diffusé et commenté sur Mediapart durant l’été 2011 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Association pour une Constituante, Jun 2015, Maison des Jeunes et de la Culture Saint-Just, Lyon, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce qu’&amp;quot;utopie&amp;quot; ? : savoir pratique d’une écriture, usages polémiques du mot, histoires savantes du genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Philosophie et sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Mireille Delbraccio et Liliane Maury, May 2011, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par le Master Ingénierie de la Culture et de la Communication dans le cadre du Centre d’histoire culturelle des sociétés contemporaines de l’Université de Versailles-Saint-Quentin-en-Yvelines, Apr 2015, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le programme international Alterréalisme, et l’expérience d’atelier d’écriture de textes de loi utopiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écrire en ateliers avec les écrivains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Laurent Loty, Jean-Louis Perrault et Ramón Tortajada, avec le soutien des Éditions Hermann, du Centre d'Étude de la Langue et des Littératures Françaises (CNRS-Université Paris-Sorbonne), du Centre Interdisciplinaire d'Analyse des Processus Humains et Sociaux (Université Rennes 2), de l'Institut Mémoires de l’édition contemporaine et de l'Institut de Sciences Mathématiques et Économiques Appliquées, Nov 2014, Paris, Institut Supérieur européen de Gestion, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corrélation entre réflexivité, découverte et émancipation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne), Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Alicante (SPAIN), France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de Véronique Taquin sur Mediapart : une expérimentation littéraire, éditoriale et interprétative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Pratiques créatives sur internet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Brigitte Chapelain (avec Aurélie Aubert, Pierre-Louis Fort et Sandra Frey), Laboratoire Communication et Politique, Institut des sciences de la communication du CNRS, Nov 2011, Paris, Maison des sciences de la communication et de l’interdisciplinarité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valencia, avec le soutien du programme Claustre Obert et de l’Institut français de Valencia, Nov 2013, Valencia (Espagne), France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le style conceptuel et dialectique de l’idée d’émancipation dans La question juive de Marx »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne) ; CELLF 17-18e (Univ. Paris-Sorbonne), Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Madrid, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un récit de voyage imaginaire à l’origine de la première théorie générale du transformisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le rôle de l’imaginaire dans la découverte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Sylvie Catellin et Thomas Widemann, Master Sciences, Arts, Culture, Information et Multimédia (SACIM), groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Apr 2010, Observatoire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques » dirigé par Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e, Jun 2013, Université Paris Diderot, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'invention du conscient et l'abandon de la transmission orale, un cas d'histoire des sciences-fiction : retour sur une expérience d'écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant et Joëlle Le Marec, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) et CELSA (Univ. Paris-Sorbonne), May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Julia Douthwaite, Alison Rice, Olivier Morel, Eileen Julien, Margaret Gray, Oana Panaïté et Hall Bjornstad, l’Ambassade de France, l’Université de Notre Dame et l’Indiana University of Bloomington, Oct 2013, Indiana University of Bloomington, États-Unis</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une histoire réflexive et anti-fataliste. Enquêtes, démarches et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral dix-huitiémiste (thème de l’année : « Idées des Lumières, valeurs des Lumières »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Michel Delon et Pierre Frantz, Jan 2010, Paris 4 Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Jean-Louis Fischer avec Laurent Loty, pour La fédération de la Libre pensée, avec le soutien des Ligues de l’Enseignement et des Droits de l’Homme, du Cercle Condorcet, du Conseil général et du Conseil régional de Picardie, Nov 2013, Hôtel de ville de Clermont de l’Oise, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Par delà l’orthodoxie et l’hétérodoxie, pour une relation paradoxale à l’idée même de science et d’autonomie disciplinaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Réflexions sur la science économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Cergy (CY Cergy Paris université), France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire réflexive et antifataliste. Enquêtes, démarches et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral dix-huitiémiste (thème de l'année : " Idées des Lumières, valeurs des Lumières ")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Michael Bourgatte et Olivier Fournout, Dec 2013, Paris École nationale supérieure des télécommunications, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’optimisme théologique aux origines des sciences économiques néoclassiques et de leur rejet de l’imagination économique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Réflexions sur la science économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité Mondial pour les Apprentissages tout au long de la vie, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérendipité et indisciplinarité : découvrir en forçant le hasard (et le déterminisme), enjeux pour une politique scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La sérendipité dans les sciences, les arts et la décision "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Laurent Loty, Mar 2013, Paris ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture et l'imagination alterréalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude " Les utopies, les idéaux réalisés "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, La Roche-Guyon, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture et l’imagination alterréalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Les utopies, les idéaux réalisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Ginette Francequin, le pôle Travail et société, le Laboratoire Interdisciplinaire pour la Sociologie Économique (CNAM-IRESCO-CNRS), Feb 2009, Paris, Centre National des Arts et des Métiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques », dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Paris-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Feb 2012, Paris Diderot, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sérendipité et indisciplinarité : découvrir en forçant le hasard (et le déterminisme), enjeux pour une politique scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décade de Cerisy-la-Salle « La sérendipité dans les sciences, les arts et la décision »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par Pek Van Andel et Danièle Bourcier, Jul 2009, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres organisées par la Maison des écrivains et de la littérature, Jan 2012, Paris, Petit Palais, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paradoxes de la critique de l’autorité savante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mai 68, creuset pour les sciences de l’homme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l’Histoire des Sciences de l’Homme, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cycle de conférences "Les champs de la réflexion : l’utopie", organisé avec la Société Bretonne de Philosophie, Denis Kermen, Patrica Heulot et Nathalie Monnin, Mar 2012, Rennes, Les Champs libres, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur Candide, adaptation télévisée de P. Cardinal d’après Voltaire 1962 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Jean Goldzink et Arnaud Laster, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur L’Ingénu, adaptation théâtrale de J. Cosmos, mise en scène Arnaud Denis en 2008 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Arnaud Denis, Arnaud Laster et Nicole Masson, Feb 2008, Paris, Vingtième-Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur L’Affaire Voltaire, film réalisé par Jacques Mény en 1994 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Christophe Cave, Jacques Mény et Denis Reynaud, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Utopie, eugénisme et colonialisme : les ambivalences de La Découverte australe (1781) de Rétif de la Bretonne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International sur l’Utopie de l’Utopian Studies Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Limerick (Ireland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Mireille Delbraccio et Liliane Maury, May 2011, Paris, EHESS, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le néologisme &amp;quot;utopie&amp;quot; (1705), ou l’occultation du savoir pratique d’une écriture (une mystification théologico-économique, puis marxiste et universitaire) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Écrire les savoirs au XVIIIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Franck Salaün et Jean-Pierre Schandeler, Montpellier, Institut de Recherche sur la Renaissance, l’Âge Classique et les Lumières, UMR 5186 du CNRS, Dec 2008, Montpellier Université Paul Valéry-Montpellier 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne), Feb 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Perroux et l’utopie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Perroux ! Et après ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Institut de Sciences Mathématiques et Économiques Appliquées et l’Institut Mémoire de l’Edition Contemporaine (IMEC), Jan 2008, Abbaye d'Ardenne, Saint-Germain-la-Blanche-Herbe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Brigitte Chapelain (avec Aurélie Aubert, Pierre-Louis Fort et Sandra Frey), Laboratoire Communication et Politique, Institut des sciences de la communication du CNRS, Nov 2011, Paris, Maison des sciences de la communication et de l’interdisciplinarité, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques réflexions sur une entreprise en cours en histoire des mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « L’Histoire des sciences de l’homme au présent, colloque des 20 ans de la SFHSH »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne) ; CELLF 17-18e (Univ. Paris-Sorbonne), Mar 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures actualisantes des Lumières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, participation à la table ronde coorganisée par Yves Citton et Martial Poirson, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Sylvie Catellin et Thomas Widemann, Master Sciences, Arts, Culture, Information et Multimédia (SACIM), groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Apr 2010, Observatoire de Paris, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La valeur d’un homme, la valeur d’une vie. Réflexions sur les utopies et les modèles, hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Viva Utopia et Demain en France, programmes de la Ligue de l’enseignement et de l’association Pulsart, pour la création d'utopies par des jeunes en difficulté ou en prison (en partenariat avec la Direction Départementale de la Protection Judiciaire de la Jeunesse, la Maison d’Arrêt de Rennes, la Faculté des Métiers Ker Lann), Jun 2007, Parlement de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant et Joëlle Le Marec, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) et CELSA (Univ. Paris-Sorbonne), May 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques le Fataliste et son maître : La foi en la nécessité, la fiction, l’action ; et la politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, double session « Jacques le Fataliste : un roman philosophique », coorganisée par Franck Cabane et Pierre Chartier, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’eugénisme au regard des fictions utopiques (1602-2007). Une modification du corps collectif ou individuel ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le corps modifié : imaginaires d’hier et d’aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par S. Catellin, groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Jan 2007, Palais de la Découverte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Michel Delon et Pierre Frantz, Jan 2010, Paris 4 Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures de Rétif aujourd’hui : itinéraire d’un enseignant-chercheur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Rétif de la Bretonne et ses lecteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société Rétif avec le soutien de l’Université de Poitiers et de l’équipe de recherche Forell, May 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire des sciences et indisciplinarité : enjeux scientifiques et politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’École doctorale Vie-Agro-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Université Rennes 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Catastrophe&amp;quot; : critique anti-fataliste de l’idée de &amp;quot;catastrophe naturelle&amp;quot; et de la naturalisation des &amp;quot;catastrophes&amp;quot; socio-économiques et politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Penser par extraordinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par Marc Aymes, David Schreiber et Charles Ruelle pour la revue Labyrinthe, Feb 2006, Sorbonne - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectateur-nocturne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’écran des Lumières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée Laurence Schifano et Martial Poirson, en préparation de l’ouvrage collectif L’écran des Lumières, Jun 2006, Paris X - Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Ginette Francequin, le pôle Travail et société, le Laboratoire Interdisciplinaire pour la Sociologie Économique (CNAM-IRESCO-CNRS), Feb 2009, Paris, Centre National des Arts et des Métiers, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enjeux épistémologiques et politiques d’une enquête sur le nomadisme des mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Histoire des mots et histoire des sciences de l’homme : démarches et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par la Société Française pour l'Histoire des Sciences de l'Homme, Nov 2006, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur la Révolution : Les Nuits révolutionnaires de Rétif projetées à l’écran par Charles Brabant (1989) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rétif, l’histoire et la Révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par ADIAMOS-89 (Association pour la Documentation, l’Information et les Archives des Mouvements Ouvriers et Sociaux), dans le cadre de la commémoration du Bicentenaire de la mort de Rétif de la Bretonne, Oct 2006, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par Pek Van Andel et Danièle Bourcier, Jul 2009, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour un alterréalisme juridique par une écriture collective du droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Théories du droit et systèmes juridiques comme systèmes évolutifs complexes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École thématique interdisciplinaire CNRS-Ministère de la recherche, action coordonnée « Système complexes en Sciences de l’Homme et de la Société », Sep 2005, Île de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par L. Loty, avec Arnaud Denis, Arnaud Laster et Nicole Masson, Feb 2008, Paris, Vingtième-Théâtre, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Optimism as a religious Faith vs Utopia as a political Belief. Is another World possible ? (1705-2005) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University, Barker Humanities Center Seminars, Apr 2005, Massachusetts, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l’Histoire des Sciences de l’Homme, Sep 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Optimism as a religious Faith vs Utopia as a political Belief. Is another World possible ? (1705-2005) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Notre Dame, Apr 2005, Indiana, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par L. Loty, avec Jean Goldzink et Arnaud Laster, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’optimisme théologique aux origines de l’optimisation et de l’auto-régulation en biologie et en physique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Information et optimisation : quel dialogue entre la biologie et les autres disciplines ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École thématique interdisciplinaire CNRS-INRA, optimisation, régulation, auto-organisation (physique, biologie, sciences de l’homme), Apr 2005, Île de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par L. Loty, avec Christophe Cave, Jacques Mény et Denis Reynaud, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après la catastrophe naturelle, la victoire des idéologies fatalistes sur les philosophies de l’action (1705-2005) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Los terremotos en la Edad Moderna : en torno al terremoto de Lisboa de 1755 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, Sociedad Estatal de Conmemoraciones Culturales, con la colaboration cientifica de la Universidad Complutense Madrid, Dec 2005, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Limerick (Ireland), France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme au 18e siècle jusqu’à la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Franck Salaün et Jean-Pierre Schandeler, Montpellier, Institut de Recherche sur la Renaissance, l’Âge Classique et les Lumières, UMR 5186 du CNRS, Dec 2008, Montpellier Université Paul Valéry-Montpellier 3, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'utopie : de quelle imagination politique avons-nous besoin ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle philosophique et culturel Les Canuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Mairie du 8e arrondissement de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Institut de Sciences Mathématiques et Économiques Appliquées et l’Institut Mémoire de l’Edition Contemporaine (IMEC), Jan 2008, Abbaye d'Ardenne, Saint-Germain-la-Blanche-Herbe, France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'histoire des mots et de leurs usages : problèmes et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Pour un vocabulaire historique de la sociologie de langue française »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire organisé par F. Lefebvre, Collège International de Philosophie, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'autre, l'étranger au 18e siècle et sous la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, double session « Jacques le Fataliste : un roman philosophique », coorganisée par Franck Cabane et Pierre Chartier, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discours sur l'imagination divine et pratiques de l'imagination utopique : un combat politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international « Rethinking the "sleep of reason" : enlightenment imagination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coorganisé par Claudia Swan et Fernando Vidal, l'Institut Max Planck pour l'Histoire des Sciences de Berlin et le Program for the Study of Imagination, Northwestern University (U.S.A.), Jun 2002, Max Planck Institut - Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Viva Utopia et Demain en France, programmes de la Ligue de l’enseignement et de l’association Pulsart, pour la création d'utopies par des jeunes en difficulté ou en prison (en partenariat avec la Direction Départementale de la Protection Judiciaire de la Jeunesse, la Maison d’Arrêt de Rennes, la Faculté des Métiers Ker Lann), Jun 2007, Parlement de Bretagne, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La République au siècle des Lumières et de la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, participation à la table ronde coorganisée par Yves Citton et Martial Poirson, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Libéralisme et communisme avant l'institutionnalisation des sciences de l'homme : réflexions sur les fondements théologiques d'une anthropologie élitiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire des sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par C. Blanckaert, J. Carroy et N. Richard, Centre A. Koyré (EHESS, CNRS, MNHN, UMR 8560) et SFHSH, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par S. Catellin, groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Jan 2007, Palais de la Découverte, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eugénisme et socialisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par Jacques Julliard, revue Mil neuf cent, Oct 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la Société Rétif avec le soutien de l’Université de Poitiers et de l’équipe de recherche Forell, May 2006, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sciences de l'homme entre universalisme de droit et sexisme de fait ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Construire les sciences de l'homme : quels rôles pour les femmes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international coorganisé par la Société Française pour l'Histoire des Sciences de l'Homme, le Centre Alexandre Koyré (EHESS, CNRS, MNHN) et l'European Science Foundation, Jun 2001, Paris, Museum national d'histoire naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05248716v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-05248706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Récits et théories transformistes, de la fin des Lumières à la période révolutionnaire. Circonstances et enjeux culturels et politiques »</w:t>
               </w:r>
@@ -16628,51 +16628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roman du réseau&amp;quot; de Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17210,51 +17210,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -17349,51 +17349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir religieux et politique chez Voltaire et Ahmadou Kourouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oana Panaïté; Vera Klekovkina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre-Textes. Dialogues littéraires et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.157-177, 2017</w:t>
@@ -17607,51 +17607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourouma, un Voltaire africain ? Voltaire, un Kourouma européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oana Panaïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Communities : A Dialogical Approach to French and Francophone Literature / Communautés de lecture : pour une approche dialogique des œuvres classiques et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.80-102, 2016</w:t>
@@ -17833,1653 +17833,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et perspectives : l'économie, de la critique à l'utopie constituante ?</w:t>
+                <w:t xml:space="preserve">Introduction et perspectives : l’économie, de la critique à l’utopie constituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Tortajada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Loty, L., Perrault, J.-L., Tortajada, R. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Vers une économie "humaine" ? Desroche, Lebret, Lefebvre, Mounier, Perroux, au prisme de notre temps</w:t>
+              <w:t xml:space="preserve">Laurent Loty; Jean-Louis Perrault; Ramón Tortajada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une économie « humaine » ? Desroche, Lebret, Lefebvre, Mounier, Perroux, au prisme de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.9-40, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01114298v1</w:t>
+                <w:t xml:space="preserve">hal-04035748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et perspectives : l’économie, de la critique à l’utopie constituante</w:t>
+                <w:t xml:space="preserve">Écrire des fictions utopiques et juridiques : le programme international “Alterréalisme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Perrault</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rozenn Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Houdart-Mérot; Christine Mongenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d’écriture littéraire à l’Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.209-226, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos imaginaires, au prisme d’un roman réticulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un roman du réseau, de Véronique Taquin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Postface, Hermann, pp.171-187, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hasard dans la sérendipité : histoire d’un déni du politique (18e-20e siècle) et enjeux pour une politique scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pek van Andel; Danièle Bourcier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sérendipité : le hasard heureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes de la Décade de Cerisy-la-Salle du 20 au 30 juillet 2009, Hermann, pp.209-222, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention d’un transformisme généralisé (1781-1796) : l’imagination d’une temporalité naturelle, entre “perfectionnement” et “révolution”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean M. Goulemot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps, durée dans la littérature des Lumières et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, études réunies par Jean M. Goulemot, Éditions Le Manuscrit, pp.33-72, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Optimiste de Collin d’Harleville ou l’idéologie de la soumission à l’inégalité : succès, procès et réécritures (1789-1805)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre sous la Révolution : politique du répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque international organisé l’Université Stendhal-Grenoble 3 et le Musée de la Révolution française, Vizille, 30-31 janvier 2008, Éditions Desjonquères, pp.440-457, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la littérature et l’engagement après 89</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brouard-Arends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.9-40, 2014</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Brouard-Arends; Laurent Loty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et engagement pendant la Révolution française, essai polyphonique et iconographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.12-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Radicalité politique des Lumières : l’identification du lecteur à un personnage de lectrice / auteure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectrices d'Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque international de l'Université Rennes 2, 27-29 juin 2002, sous la direction d'Isabelle Brouard-Arends, Presses Universitaires de Rennes, « Interférences », pp.291-299, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Las ideas de nación y confederación europea en Francia : de Delisle de Sales a finales de la Revolución Francesa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loreto Casado; Rosa de Diego; Lydia Vazquez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paseos por la Memoria. En Homenaje a Isabel Herrero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad del Pais Vasco, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathématiques et théologie : le concours sur l'optimisme de l'Académie de Berlin (1755). Collision des degrés de perfection et collusions entre foi, raison, salut, bonheur, grandeurs négatives, morale, économie et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Kölving et Irène Passeron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, musiques, Lumières. Mélanges offerts à Anne-Marie Chouillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre international d'étude du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-36, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science et politique en fiction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Michèle Riot-Sarcey, Thomas Bouchet et Antoine Picon, Larousse, p. 200-201 et 271, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chance, necessity », « Optimism, pessimism », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of the Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [édition révisée et augmentée du Dictionnaire européen des Lumières, sous la direction de Michel Delon], Fitzroy Dearborn Publishers, vol. I, p. 231-233 ; vol. II, p. 950-953 et 1120-1121, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la transformation des rapports entre le scientifique et le non scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loty Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.209-226, 2013</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Laurent Loty; Marc Renneville; Loïc Blondiaux; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire des sciences de l'Homme. Trajectoire, enjeux et questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-263, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Postface, Hermann, pp.171-187, 2012</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Bijoux indiscrets », « Ceci n'est pas un conte », « Madame de la Carlière », « Satire contre le luxe à la manière de Perse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Roland Mortier et Raymond Trousson, Champion, « Dictionnaires &amp; Références », pp.77-80, 99-100, 303-304, 475, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes de la Décade de Cerisy-la-Salle du 20 au 30 juillet 2009, Hermann, pp.209-222, 2011</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu politique et vertu sémantique&amp;quot;, préface à Henri Drei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vertu politique : Machiavel et Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 1998, Ouverture philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, études réunies par Jean M. Goulemot, Éditions Le Manuscrit, pp.33-72, 2010</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hasard, nécessité », « Optimisme, pessimisme », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire européen des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Michel Delon, Presses Universitaires de France, pp.534-535, 794-797 et 920-921, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque international organisé l’Université Stendhal-Grenoble 3 et le Musée de la Révolution française, Vizille, 30-31 janvier 2008, Éditions Desjonquères, pp.440-457, 2008</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérature, philosophie et politique au début du 19e siècle : réflexions sur la découverte de l'unique roman de Paul-Louis Courier : le Second Voyage de Jacques le fataliste et son maître (1803) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque « Paul-Louis Courier, politique et mémoire », Tours, 31 mars-1er avril 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Société des Amis de Paul-Louis Courier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-40, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.12-23, 2007</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bien, tout est », « Causes finales », « Courte Réponse aux longs discours d'un docteur allemand », « Leibniz », « Mal », « Optimisme », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventaire Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Jean-Marie Goulemot, André Magnan et Didier Masseau, Gallimard, pp.153-154, 217-218, 335, 810-811, 880-881, 989-990, 1115-1116, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque international de l'Université Rennes 2, 27-29 juin 2002, sous la direction d'Isabelle Brouard-Arends, Presses Universitaires de Rennes, « Interférences », pp.291-299, 2003</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Métaphysique et science de la nature : Dupont de Nemours contre la théorie de l'instinct »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature, Histoire, Société. Essais en hommage à Jacques Roger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, rassemblés et présentés par Claude Blanckaert, Jean-Louis Fischer, Roselyne Rey, Klincksieck, pp.327-340, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-36, 2002</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condorcet contre l'optimisme : de la combinatoire historique au méliorisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condorcet mathématicien, économiste, philosophe, homme politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du Colloque international de Paris, 8-11 juin 1988, sous la direction de Pierre Crépel et Christian Gilain, Minerve, pp.288-296, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...701 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19489,153 +19390,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La série télévisée Les Nuits révolutionnaires (1989) de Brabant, adaptation des Nuits de Paris de Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La série télévisée Les Nuits révolutionnaires (1989) de Brabant, adaptation des Nuits de Paris de Rétif de la Bretonne</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Le premier grand roman réticulaire et alterréaliste du 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19645,98 +19546,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axis. L’univers documentaire Hachette. Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Dossiers, vol. 6, p. 384-385 ; et sur Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19746,91 +19647,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme (dir.), n° 18 à 24, 1998-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05226759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19840,151 +19741,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Löfberg</w:t>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loubière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19994,97 +19895,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la découverte de La Découverte australe de Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte de La Découverte australe de Rétif de la Bretonne</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Laurent Loty parle de Denis Diderot (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035730v1</w:t>
+                <w:t xml:space="preserve">hal-04035721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty parle de Denis Diderot (I)</w:t>
               </w:r>
@@ -20103,240 +20066,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035707v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04035721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sérendipité : le hasard comme clé de la découverte ? », Avec philosophie, France Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Troche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05308780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20404,51 +20305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35EAB602"/>
+    <w:nsid w:val="AD8FF6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20552,51 +20453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2BE9A25"/>
+    <w:nsid w:val="44C988E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20786,51 +20687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057785287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cellf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/057785287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Carvalho Reis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-3173.2024.v47.n2.e0240021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04367649v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gehanne Gavoty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aparecida Martinussi Schang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2525-8036.2021.35927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1551306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Athanase Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-007-0013-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Gourdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Emmanuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauvel Aude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gantet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Koenig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242334v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael L&#246;wy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Taquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244758v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248660v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248780v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Tortajada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4485-vers-une-economie-humaine-.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Travers de Faultrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dissaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-&#201;douard Le Bos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871989v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vanzieleghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turquand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brouard-Arends" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/serendipite-sylvie-catellin/9782021136821" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114298v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035748v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036294v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rozenn Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036297v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036316v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857784v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036344v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036358v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818370v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818317v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c18.net/18/p.php?nom=p_chouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818346v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818279v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817176v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817133v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9814" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817080v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paullouiscourier.fr/ouvrages.php" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817058v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025349v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05433512v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226759v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035730v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057785287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cellf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/057785287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Carvalho Reis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-3173.2024.v47.n2.e0240021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04367649v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gehanne Gavoty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aparecida Martinussi Schang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2525-8036.2021.35927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1551306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Athanase Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-007-0013-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Gourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Emmanuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauvel Aude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gantet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Koenig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael L&#246;wy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Taquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248706v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248780v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Tortajada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4485-vers-une-economie-humaine-.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Travers de Faultrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dissaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-&#201;douard Le Bos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871989v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vanzieleghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turquand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brouard-Arends" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/serendipite-sylvie-catellin/9782021136821" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rozenn Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036297v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857784v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036344v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036358v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818317v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c18.net/18/p.php?nom=p_chouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paullouiscourier.fr/ouvrages.php" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817058v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814707v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265771v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05433512v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035730v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>