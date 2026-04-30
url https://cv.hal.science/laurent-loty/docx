--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -461,6899 +461,6899 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial du dossier &amp;quot;Le handicap, une priorité pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damya Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rasseneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des « Lumières » aujourd'hui ? Dialogue entre deux amis sur leurs accords et désaccords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, « Déboulonner les Lumières ? », dossier dirigé par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza (57), pp.299-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04825877v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les mots de Rétif » : “Amatrice”, “caffétiste” et “effété”, ou la fécondité néologique d’un amateur de cafés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur universelle du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La section nationale handicap et la construction de revendications sur le handicap au SNCS-FSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damya Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 443, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre le Hibou en lumière : des œuvres complètes de Rétif de la Bretonne (1734-1806) aux livres de poche, et d’une diffusion multimédia à une Maison Rétif et à une commémoration en 2034</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.221-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie constituante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Là où se déploie le monde… Droit et littérature : formes et sens à même l’histoire (9), pp.295-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04855407v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serendipidade e indisciplinaridade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Catellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Carvalho Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans/Form/Ação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0101-3173.2024.v47.n2.e0240021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. L’héritage des néologismes de Rétif et de ses observations sur la langue française : Affreuseté, Baladoire, Bleuir, Énergiser, Hideur, Observateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Derainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
+              <w:t xml:space="preserve">, 2024, introduction à la rubrique "Les mots de Rétif", p.167-168 (56), pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 443, pp.10-14</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur le site retifdelabretonne.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : les revies de l’œuvre de Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Derainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. La néologie singulière de Rétif. Un florilège précédé d’un essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.153-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04418235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'optimum : de la théologie aux sciences et aux fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.17781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367649v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers 1944-1945. D’une guerre à l’autre : illustrations de Candide par Daniel Loty »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gehanne Gavoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 21, p. 202-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de l'origine de l'autorité de l'écrivain : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la soumission aux mots &amp;quot;gauche&amp;quot; et &amp;quot;droite&amp;quot; à une citoyenneté active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Gauche et la Droite, 8 (58), pp.67-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928234v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour d’une autorité d’écrivain singulière : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur le handicap dans la vie professionnelle et la fonction publique dans le cadre d’un “Recueil de témoignages de personnels en situation de handicap”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Guide FSU : Les personnels en situation de handicap, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lettre d’un singe, de La Découverte australe (1781) à la scène (2021) : un texte inouï adapté à nos imaginaires d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour de la différence des sexes : « Agréministe, agrémenté », « Autrice », « Baiser » et « Poliçon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Otimismo Contra a Utopia. Uma Luta Ideológica e Semântica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Aparecida Martinussi Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciências do Estado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Estudos brasileiros : utopias democráticas e imaginação institucional, 6 (2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35699/2525-8036.2021.35927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de la différence des sexes : “Agréministe, agrémenté”, “Autrice”, “Baiser” et “Poliçon”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Inscripcion” et “Mise” : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, rubrique "Les mots de Rétif", 52, pp.231-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur une œuvre disséminée dans l'œuvre : les “juvénales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la satire à la juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne. Enquête sur une œuvre disséminée dans l’œuvre : les « juvénales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.10-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Homme-singe et un Homme-de-nuit à l’origine d’une anthropologie satirique, transformiste et progressiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Actes du colloque international coordonnés par Hélène Boons, Claude Klein, Laurent Loty et Sylvie Valet, 52, pp.187-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. « Inscripcion » et « Mise » : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.232-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. « Original » et « Parangon » : un caractère singulier en caractères d’imprimerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.80-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfer du numérique et le bonheur de l’éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.207-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nuits révolutionnaires (1989) de Charles Brabant. La série historique d’un Spectateur nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.177-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nuits de Paris : de l’écrit à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.173-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés textuelles, naturelles et politiques chez Diderot, Rétif et Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.219-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » au Dossier spécial La machine à récit de Véronique Taquin : une herméneutique émotionnelle en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22.4 (numéros « Le Sens et les sens » [sélection des Actes du 20th and 21st-Century French and Francophone Studies International Colloquium, coorganisé avec Oana Panaïé], Vincent Bouchard, Roger Célestin &amp; Eliane DalMolin eds), pp.484-485 et 486-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étreinte des fantômes de Véronique Taquin : du rêve en réseau au roman-vidéo, un montage polybiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, dossier spécial La machine à récit de Véronique Taquin : une herméneutique émotionnelle en réseau, sous la direction de Laurent Loty, numéros « Le Sens et les sens » [sélection des Actes du 20th and 21st-Century French and Francophone Studies International Colloquium, coorganisé avec Oana Panaïé], 22.4, pp.504-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2018.1551306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand entretien avec Milad Douehi. Du calculable au computable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Athanase Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017-1, pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. Un “Monstre” conjuré par le “Romanesque” et le “Romantique” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.99-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires de Candide de Delisle de Sales, sur la Nation et la Confédération européenne en 1802</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.93-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le digital : un pied-de-nez humaniste à l’impensé du numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.253-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Tout réformer et rire de soi : « antisocial », « classe », « pornographie » et « sot », par Motentout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.235-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand entretien avec Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Athanase Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.189-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie l’entrée du bonheur dans la Constitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° spécial « Le bonheur au 18e siècle », études réunies et présentées par Guilhem Farrugia et Michel Delon (115), pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot; : L’esprit des mots « nocturne », « sel » et « vaporeuse ». Littérature et philosophie, morale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.255-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi réticulaire, ou la quête d’une vie de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, « Ego numericus » (66), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mots de Rétif. Appel à contributions pour un dictionnaire rétivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.289-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérendipité et indisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Catellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, numéro spécial « Interdisciplinarité : entre disciplines et indiscipline », coordonné par Jean-Michel Besnier et Jacques Perriault (67), pp.32-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’invention du transformisme par Rétif de la Bretonne (1781 et 1796) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « L’imaginaire dans la découverte », sous la direction de Sylvie Catellin et de Xavier Hautbois (70), pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimisme contre l’utopie : une lutte idéologique et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Regards sur l’utopie, 985, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Lumières à la Révolution : le bonheur en Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Observatoire du Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, numéro spécial « Bonheur et petits bonheurs » dirigé par Michèle Gally (2), pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser ensemble les rapports entre individus et communautés à l'époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, « Déboulonner les Lumières ? », dossier dirigé par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza (57), pp.299-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Individus et communautés, 41, pp.5-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.041.0004.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d'un tableau. L'inachèvement emblématique du Serment du Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individus et communautés à l'époque des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d’un tableau. L’inachèvement emblématique du Serment du Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Individus et communautés à l’époque des Lumières, numéro spécial en forme de dictionnaire, illustré par vingt dessins de David pour le Serment du Jeu de Paume, et proposé par Y. Citton et L. Loty (41), pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Mésologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damya Souami</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs et les mots : effets mystificateurs de la dénomination disciplinaire, de la Renaissance au présent de l’historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Actes du colloque international « La dénomination des savoirs en français préclassique (1500-1650) », organisé par le Centre d’Études Lexicologiques et Lexicographiques, Lyon, 24-25 juin 2005 (10), pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Histoire des mots et histoire des sciences de l’homme : démarches et enjeux ; Nocturnal ; Classe ; Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 443, pp.9</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solen Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.26-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Ink</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des mots et histoire des sciences de l'homme. Héritage séculaire et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2, pp.231 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-007-0013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pratique à l’explicitation des enjeux. Les savoirs et les mots ; Psychiatrie ; Ergonomie-Ergologie ; Psychose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 443, pp.24-26</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvel Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.41-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which utopias for today ? Historical considerations and propositions for a dialogical and paradoxal alterrealism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spaces of Utopia : An Electronic Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Actes du Congrès mondial sur l’utopie, 6th International Conference of the Utopian Studies Society, New Lanark, Scotland, 30 June-2 July 2005 (1), pp.98-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune ; Âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.42-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'indisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, The Interdisciplinary Century ; Tensions and convergences in 18th-century Art, History and Literature, edited by Julia Douthwaite and Mary Vidal, pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Rapports sociaux ; Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Individus-Mots et la Société-Livre ; machinisme ; évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Becquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.54-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un dictionnaire historique des mots des sciences de l'homme ; La pédologie ; la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Catellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie, religion et politique : images du 16e siècle au 18e siècle... selon le 20e siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les représentations du 16e siècle et de la Renaissance aux 18e et 19e siècles, publiés par D. Masseau et J.-J. Tatin-Gourier pour le Groupe de recherches « Histoire des représentations », Université de Tours (11), pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des sciences de l’homme. Écrire les sciences de l'homme : pour un &amp;lt;i&amp;gt;Dictionnaire historique des sciences de l'homme&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dynamisme de l'histoire des sciences en France et la politique institutionnelle de la SFHSH »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sens de la discipline... et de l'indiscipline. Réflexions pour une pratique paradoxale de l'indisciplinarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme. Bulletin de la SFHSH [2000-2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Actes de la journée d'étude « Histoire des sciences de l'homme et savoirs disciplinaires », coorganisée par la Société Française pour l'Histoire des Sciences de l'Homme et l'École doctorale « Disciplines du sens » de l'Université Paris 8-Vincennes-à-Saint-Denis (20), pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;rêve contrôlé&amp;quot;, ou la découverte du rêveur Roche Claire, clan Margazadi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Denis Diderot, Jacques le Fataliste et son maître, préface, notes et annexes par Pierre Chartier, LGF, Le Livre de Poche classique, 2000, 416 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29, pp.83-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Roselyne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loty, L. 1995, La Genèse de l'optimisme et du pessimisme (de Pierre Bayle à la Révolution française), sous la direction de J. Goulemot, Université de Tours, 1995 [résumé de thèse, suivi de commentaires sur les apports de ce travail à l'histoire des sciences humaines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et histoire des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'An Deux mille (1789) : une utopie révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57, pp.221-233</w:t>
+              <w:t xml:space="preserve">, 1992, 17, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Là où se déploie le monde… Droit et littérature : formes et sens à même l’histoire (9), pp.295-308</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Forme brève et pessimisme. Le cas de Chamfort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, « Brièveté et écriture », 21, pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans les clairs-obscurs du Bicentenaire. À propos du feuilleton de Charles Brabant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, numéro spécial "Rétif de la Bretonne", dirigé par Michel Delon, 732, pp.88-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poietic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whole earth review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La philosophie de l'Histoire et les choix politiques de Rétif après la Terreur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, introduction à la rubrique "Les mots de Rétif", p.167-168 (56), pp.165-184</w:t>
+              <w:t xml:space="preserve">, 1989, 11, pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la réception de &amp;quot;Jacques le fataliste et son maître&amp;quot; en 1988. Un éclairage statistique sur l'effet des lumières paradoxales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.126-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution éclairée par Les Nuits de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, numéro spécial "Rétif de la Bretonne" (212), pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enquête sur la réception de Jacques le fataliste et son maître en 1988. Un éclairage statistique sur l'effet des lumières paradoxales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 5, pp.126-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple et la populace chez les philosophes des Lumières et chez Restif de la Bretonne (le projet de réforme utopique de l'Anthropographe et l'analyse de son impossibilité historique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.245-250</w:t>
+              <w:t xml:space="preserve">, 1988, 8, pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution culturelle, évolution politique et révolutions rétiviennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
+              <w:t xml:space="preserve">, 1986, 2, pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5757 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte australe (1781) : une utopie évolutionniste et eugéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 4-5, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7404,7876 +7404,7876 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Énonciation et dénonciation de la Lettre d’un singe de Rétif à sa mise en scène par Élisabeth Chailloux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Rétif et l’épistolaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Rétif de la Bretonne; Société Française d'Étude du Dix-huitième Siècle; Université Paul-Valéry Montpellier 3; Université Clermont Auvergne, Mar 2025, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopie constituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de Cerisy, Aug 2024, Cerisy-la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Société Rétif de la Bretonne; Société Française d'Étude du Dix-huitième Siècle; Université Paul-Valéry Montpellier 3; Université Clermont Auvergne, Mar 2025, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et imaginer la Révolution, des Nuits de Paris de Rétif de la Bretonne, aux Nuits révolutionnaires de Charles Brabant, de 1789 à 1989… et à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Revolution : History, Myth, and Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of French, Hispanic and Italian Studies, The University of British Colombia, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Department of French, Hispanic and Italian Studies, The University of British Colombia, May 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une stratégie pour faire connaître Rétif, le hibou et le joker des Lumières : des éditions en poche et l’édition critique des œuvres complètes, une diffusion multimédia dont une série d’entretiens filmés, une Maison Rétif à Paris et une commémoration en 2034 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de l’Assemblée générale de la Société Rétif de la Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Rétif de la Bretonne, Jun 2025, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société Rétif de la Bretonne, Jun 2025, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue sur les Lumières hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude préparatoire au dossier « Déboulonner les Lumières ? » de la revue Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza, avec la collaboration de Laurent Loty, soutenu par le Centre d'étude de la langue et des littératures françaises (UMR 8599, CNRS-Sorbonne Université), Configurations littéraires (UR 1337, Université de Strasbourg), Triangle (UMR 5206, CNRS-ENS de Lyon, universités Lyon 2 et Saint-Étienne, Sciences Po Lyon) et The University of British Columbia (Department of French, Hispanic &amp; Italian Studies), Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bartleby ou les hommes au rebut de Véronique Taquin : un homme de loi tiraillé entre la charité chrétienne et le monde des affaires de Wall Street »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Là où se déploie le monde : droit et littérature", sous la direction de Sandra Travers de Faultrier, Nicolas Dissaux, Yves-Édouard Le Bos et Laurent Loty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corporations. Un roman du travail de Benoît Vandoolaegue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Là où se déploie le monde : droit et littérature, sous la direction de Sandra Travers de Faultrier, Nicolas Dissaux, Yves-Édouard Le Bos et Laurent Loty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétif historien des nuits de la Révolution et auteur de fictions utopiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Associations amies de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisé avec la Société des Études Robespierristes, Sep 2023, salle Saint-Just, Ivry-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche et droite : histoire des mots et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Salon numérique de la rue Broca »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Laurent Loty, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimum : de la théologie aux sciences et aux fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Courbes optimales. La notion d’« efficience » au XVIIIe siècle (sciences, littérature, esthétique) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Brämaer; Adrien Paschoud; Slaven Waelti; et le Séminaire d’études françaises, soutenu par le Fonds national suisse de la recherche scientifique, Mar 2021, Bâle, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Condorcet humanistes et mélioristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale de la francophonie par le Campus francophone du Collège universitaire de Netanya, session sur la dimension universelle des philosophes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Gérard Rabinovitch; avec le soutien de l’Ambassade de France en Israël, de l’Institut français, de l’Institut Européen Emmanuel Levinas, Mar 2021, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la découverte de La Découverte australe de Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée littéraire (II) de France-Blog.info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, animée par Heiner Wittmann, auteur, éditeur et journaliste culturel et politique; avec le soutien de l’Association des romanistes allemands (Romanistenverband), Feb 2021, Visio conference, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire de mots qui aveuglent, échapper au manichéisme, libérer l’imagination politique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « “Gauche” ? “Droite” ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Schang, Dec 2021, Faculté de philosophie de l’Université de Goïas, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lettre d’un Singe et La Séance chez une Amatrice dans La Découverte australe : juvénales et roman utopique et scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « De la satire à la juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet; avec la Société Rétif de la Bretonne et le soutien du Centre d’Étude de la Langue et des Littératures Françaises (CELLF, CNRS-Sorbonne Université), du Laboratoire Interdisciplinaire d’étude du Politique Hannah Arendt (LIPHA, Université Paris-Est-Créteil), et de l’Équipe d’accueil Pouvoirs, Lettres et Normes (POLEN, Université d’Orléans), Sep 2020, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indignation de Rétif à nos jours : réflexions épistémologiques, historiques, stylistiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « De la satire à la Juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet, Sep 2020, Visio conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, organisées par Flora Amann, Joël Castonguay-Bélanger, Anne-Claire Marpeau et Stéphanie Roza, avec la collaboration de Laurent Loty, soutenu par le Centre d'étude de la langue et des littératures françaises (UMR 8599, CNRS-Sorbonne Université), Configurations littéraires (UR 1337, Université de Strasbourg), Triangle (UMR 5206, CNRS-ENS de Lyon, universités Lyon 2 et Saint-Étienne, Sciences Po Lyon) et The University of British Columbia (Department of French, Hispanic &amp; Italian Studies), Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hervieu-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Löwy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Église : un dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel; dans le cadre de l’EHESS, de l’EPHE, du CNRS (CéSor et IHRIM), et de l’ENS de Lyon à l’EHESS, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indisciplinarité : pratique paradoxale, liberté créatrice, effets pervers, enjeu humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indiscipline : une ambition pour les disciplines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lia Kurts-Wöste; École doctorale « Montaigne Humanités »; Université Michel de Montaigne Bordeaux 3; Maison Heinrich Heine, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des Juvénales aux côtés du roman politique et scientifique dans La découverte australe : entre complément, contrepoint et origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Juvénales de Rétif : quelles perspectives historiques, juridiques, littéraires et politiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Sophie Lefay; Laurent Loty; Sylvie Valet; Société Rétif de la Bretonne; avec le soutien des Universités de Créteil et d’Orléans, de la Sorbonne nouvelle et de Sorbonne Université, Nov 2019, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisé avec la Société des Études Robespierristes, Sep 2023, salle Saint-Just, Ivry-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de l’idée de conscience : enjeux pour une création-recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Recherche et création littéraire en France et à l’étranger : quelles perspectives de dialogue international ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Houdart-Mérot; AMarie Petitjean; avec le soutien de la Maison des Écrivains et de la Littérature, de la Société des Gens De Lettres, et du laboratoire Agora de l’Université de Cergy-Pontoise, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Laurent Loty, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagination utopique disqualifiée par l’imagination divine, la raison politique, ou des utopies mystifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française (ASPLF), Mar 2018, Rio De Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Brämaer; Adrien Paschoud; Slaven Waelti; et le Séminaire d’études françaises, soutenu par le Fonds national suisse de la recherche scientifique, Mar 2021, Bâle, Suisse</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rêve en réseau au roman-film digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens et les sens (20th and 21st-Century French and Francophone Studies International Colloquium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Bouchard; Brett Bowles; Alexandre Gefen; Margaret Gray; Eileen Julien; Oana Panaïté, Apr 2017, Indiana University of Bloomington, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Gérard Rabinovitch; avec le soutien de l’Ambassade de France en Israël, de l’Institut français, de l’Institut Européen Emmanuel Levinas, Mar 2021, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parole masquée et du texte signé au chœur réticulaire des pseudonymes et anonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’auteur, la "personne" et l’internet : savoirs et imaginaires en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alison James; Laurent Loty, Apr 2017, Université de Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, animée par Heiner Wittmann, auteur, éditeur et journaliste culturel et politique; avec le soutien de l’Association des romanistes allemands (Romanistenverband), Feb 2021, Visio conference, Allemagne</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot &amp;quot;Optimisme&amp;quot; chez Rétif : de la théologie fataliste à l’éternel retour cosmologique durant la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots rétiviens dans leurs textes et leurs contextes : lectures et commentaires collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Le Borgne; Laurent Loty; Patrick Samzun, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Schang, Dec 2021, Faculté de philosophie de l’Université de Goïas, Brésil</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel humanisme face à des textes transformés en données numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude, Les entretiens d’Études digitales, « La donnée n’est pas la pensée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov; Laurent Loty; Daphné Vignon; avec le soutien des Universités de Bordeaux et de Nantes, Dec 2017, Institut de Recherche et d’Innovation (Centre Georges Pompidou), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet; avec la Société Rétif de la Bretonne et le soutien du Centre d’Étude de la Langue et des Littératures Françaises (CELLF, CNRS-Sorbonne Université), du Laboratoire Interdisciplinaire d’étude du Politique Hannah Arendt (LIPHA, Université Paris-Est-Créteil), et de l’Équipe d’accueil Pouvoirs, Lettres et Normes (POLEN, Université d’Orléans), Sep 2020, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’invention politique du bonheur à sa quantification économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Notre Bonheur International Net, vous connaissez ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lancement de la résidence de création numérique avec installation numérique performée par Magali Desbazeille, Apr 2016, Maison Populaire de Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Laurent Loty; Sylvie Valet, Sep 2020, Visio conference, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inégalitarisme de La découverte australe de Rétif contredit par l’appel à l’égalité (victime de la censure) de la Lettre d’un singe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Rétif à la lumière des exemplaires originaux de son œuvre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des manuscrits et des livres anciens de la Bibliothèque Interuniversitaire de la Sorbonne, Jun 2016, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le feuilleton éditorial d’une hybridation entre culture classique et numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance « Roman et réseau : effets réflexifs, enjeux littéraires et anthropologiques » du Séminaire Atelier Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Éric Guichard, May 2016, Paris, ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Utopie constituante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de L’archipel des devenirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur l’utopie (Laboratoire de Changement Social et Politique), organisé par Alice Carabédian, Manuel Cervera-Marzal, Anders Fjeld, Camille Louis et Étienne Tassin, Mar 2015, Paris Diderot (Paris 7), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modélisation et indisciplinarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Modélisation et interdisciplinarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Association Natures Sciences Société-Dialogues, sa collection « Indiscipline » (coédition Quae) et le Petit Collège, Nicole Mathieu et Anne-Françoise Schmid, Jan 2015, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stratégie pour l’émergence d’une Constituante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’émergence d’une assemblée constituante, du passé au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Association pour une Constituante, Jun 2015, Maison des Jeunes et de la Culture Saint-Just, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’interdisciplinarité à l’indisciplinarité, enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Disciplines sans frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Master Ingénierie de la Culture et de la Communication dans le cadre du Centre d’histoire culturelle des sociétés contemporaines de l’Université de Versailles-Saint-Quentin-en-Yvelines, Apr 2015, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Convergence interhumaniste pour une démocratie politique et économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rencontre autour de l’ouvrage Vers une économie "humaine" ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty, Jean-Louis Perrault et Ramón Tortajada, avec le soutien des Éditions Hermann, du Centre d'Étude de la Langue et des Littératures Françaises (CNRS-Université Paris-Sorbonne), du Centre Interdisciplinaire d'Analyse des Processus Humains et Sociaux (Université Rennes 2), de l'Institut Mémoires de l’édition contemporaine et de l'Institut de Sciences Mathématiques et Économiques Appliquées, Nov 2014, Paris, Institut Supérieur européen de Gestion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau, un apprentissage de la vie par l’écriture en réseau, roman-feuilleton édité et commenté sur Mediapart »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la commission Réseau présidée par Françoise Dax-Boyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Mondial pour les Apprentissages tout au long de la vie, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de Véronique Taquin, fiction d’atelier d’écriture en ligne et atelier d’interprétation sur Mediapart : enjeux esthétiques, anthropologiques et pédagogiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le numérique dans les pratiques d’écriture créative à l’université. Quelle place ? Quels enjeux ? Quelles perspectives d’avenir ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bartleby ou les hommes au rebut de Véronique Taquin : du psychiatrique à l’économico-politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Short Cuts. Cinéma, Scènes et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Michael Bourgatte et Olivier Fournout, Dec 2013, Paris École nationale supérieure des télécommunications, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Encyclopédisme et humanisme, de Diderot à Wikipédia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La Enciclopedia, de Diderot a la Wikipedia : historia de una utopía o historia de una interdisciplinariedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valencia, avec le soutien du programme Claustre Obert et de l’Institut français de Valencia, Nov 2013, Valencia (Espagne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croyance et liberté chez Diderot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Institut français d’Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Diderot à nous tous, comment penser et publier librement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Parler, écrire, publier : se libérer, nous libérer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques » dirigé par Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e, Jun 2013, Université Paris Diderot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment penser librement selon Diderot ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Diderot et la liberté de penser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Jean-Louis Fischer avec Laurent Loty, pour La fédération de la Libre pensée, avec le soutien des Ligues de l’Enseignement et des Droits de l’Homme, du Cercle Condorcet, du Conseil général et du Conseil régional de Picardie, Nov 2013, Hôtel de ville de Clermont de l’Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kourouma (1927-2003) : un Voltaire africain ? Voltaire (1694-1778) : un Kourouma européen ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Hervieu-Léger</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Taquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Circulating French in the Classroom : Reading Literature in Community »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Julia Douthwaite, Alison Rice, Olivier Morel, Eileen Julien, Margaret Gray, Oana Panaïté et Hall Bjornstad, l’Ambassade de France, l’Université de Notre Dame et l’Indiana University of Bloomington, Oct 2013, Indiana University of Bloomington, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté de pensée, publication posthume et actualité de Diderot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Diderot, cohérence et modernité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Alicante (SPAIN), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l'épistolaire au réticulaire : littérature, psychanalyse et anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rencontre littéraire autour d’Un roman du réseau de Véronique Taquin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty, Mar 2013, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diderot républicain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Établissement Public de Coopération Culturelle du Château de La Roche-Guyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, La Roche-Guyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écriture et numérique : l’ancien et le nouveau dans l’écriture et l’édition participative d’un roman réticulaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écriture et musique / et oralité / et numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Laurent Loty au sein du Séminaire « Le chaos des écritures. Enjeux culturels, épistémologiques et politiques », dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Paris-Diderot), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Feb 2012, Paris Diderot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’inadaptation cinématographique de Bartleby par Véronique Taquin : des lettres et des hommes au rebut, la littérature comme lettre ouverte menacée de rester lettre morte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enjeux contemporains V : écrire, encore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres organisées par la Maison des écrivains et de la littérature, Jan 2012, Paris, Petit Palais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Utopie&amp;quot; et &amp;quot;Alterréalisme&amp;quot; : histoire d’un mot, avenir d’une écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Utopies d’hier, d’aujourd’hui et de demain : regards croisés sur le sens politique et historique de l’utopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cycle de conférences "Les champs de la réflexion : l’utopie", organisé avec la Société Bretonne de Philosophie, Denis Kermen, Patrica Heulot et Nathalie Monnin, Mar 2012, Rennes, Les Champs libres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce qu’&amp;quot;utopie&amp;quot; ? : savoir pratique d’une écriture, usages polémiques du mot, histoires savantes du genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Philosophie et sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Mireille Delbraccio et Liliane Maury, May 2011, Paris, EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le programme international Alterréalisme, et l’expérience d’atelier d’écriture de textes de loi utopiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écrire en ateliers avec les écrivains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction à l’Édition participative d’un roman-feuilleton en ligne, diffusé et commenté sur Mediapart durant l’été 2011 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS), CELSA (Univ. Paris-Sorbonne), CELLF 17-18e (Univ. Paris-Sorbonne), Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de V. Taquin diffusé et commenté en ligne : de l’atelier d’écriture biographique dans la fiction à l’atelier d’écriture interprétative sur Mediapart : enjeux d’une double mise en abyme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Écrire en ateliers avec les écrivains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coordonnée par Anne-Marie Petitjean, organisée par le Centre de Recherche Textes et Francophonie, dans le cadre du cycle thématique de l’Institut d’études avancées Éduquer et transmettre : quelle école pour demain ? de l’Université de Cergy-Pontoise et dans le cadre du programme national Le Temps des écrivains à l’Université de la Maison des écrivains, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corrélation entre réflexivité, découverte et émancipation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne), Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un roman du réseau de Véronique Taquin sur Mediapart : une expérimentation littéraire, éditoriale et interprétative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Pratiques créatives sur internet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Brigitte Chapelain (avec Aurélie Aubert, Pierre-Louis Fort et Sandra Frey), Laboratoire Communication et Politique, Institut des sciences de la communication du CNRS, Nov 2011, Paris, Maison des sciences de la communication et de l’interdisciplinarité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le style conceptuel et dialectique de l’idée d’émancipation dans La question juive de Marx »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant, Joëlle Le Marec, Laurent Loty et Emmanuel Souchier, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) ; CELSA (Univ. Paris-Sorbonne) ; CELLF 17-18e (Univ. Paris-Sorbonne), Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'invention du conscient et l'abandon de la transmission orale, un cas d'histoire des sciences-fiction : retour sur une expérience d'écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du Séminaire « Le chaos des écritures. Enjeux politiques, sociaux et cognitifs des écritures contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Yves Jeanneret, Baudouin Jurdant et Joëlle Le Marec, CERILAC (Univ. Denis-Diderot), Centre Norbert Élias (ENS-LSH Lyon et CNRS) et CELSA (Univ. Paris-Sorbonne), May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un récit de voyage imaginaire à l’origine de la première théorie générale du transformisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le rôle de l’imaginaire dans la découverte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Sylvie Catellin et Thomas Widemann, Master Sciences, Arts, Culture, Information et Multimédia (SACIM), groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Apr 2010, Observatoire de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une histoire réflexive et anti-fataliste. Enquêtes, démarches et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral dix-huitiémiste (thème de l’année : « Idées des Lumières, valeurs des Lumières »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par Michel Delon et Pierre Frantz, Jan 2010, Paris 4 Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Par delà l’orthodoxie et l’hétérodoxie, pour une relation paradoxale à l’idée même de science et d’autonomie disciplinaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Réflexions sur la science économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire réflexive et antifataliste. Enquêtes, démarches et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral dix-huitiémiste (thème de l'année : " Idées des Lumières, valeurs des Lumières ")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’optimisme théologique aux origines des sciences économiques néoclassiques et de leur rejet de l’imagination économique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Réflexions sur la science économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par le Groupe de Recherche en Épistémologie Politique et Historique (Institut d’Études Politiques de Lyon) et l’Institut des Sciences Mathématiques et Économiques Appliquées, Jun 2010, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérendipité et indisciplinarité : découvrir en forçant le hasard (et le déterminisme), enjeux pour une politique scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La sérendipité dans les sciences, les arts et la décision "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture et l'imagination alterréalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude " Les utopies, les idéaux réalisés "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture et l’imagination alterréalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Les utopies, les idéaux réalisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Ginette Francequin, le pôle Travail et société, le Laboratoire Interdisciplinaire pour la Sociologie Économique (CNAM-IRESCO-CNRS), Feb 2009, Paris, Centre National des Arts et des Métiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sérendipité et indisciplinarité : découvrir en forçant le hasard (et le déterminisme), enjeux pour une politique scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décade de Cerisy-la-Salle « La sérendipité dans les sciences, les arts et la décision »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par Pek Van Andel et Danièle Bourcier, Jul 2009, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur Candide, adaptation télévisée de P. Cardinal d’après Voltaire 1962 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Jean Goldzink et Arnaud Laster, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur L’Ingénu, adaptation théâtrale de J. Cosmos, mise en scène Arnaud Denis en 2008 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Arnaud Denis, Arnaud Laster et Nicole Masson, Feb 2008, Paris, Vingtième-Théâtre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paradoxes de la critique de l’autorité savante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mai 68, creuset pour les sciences de l’homme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l’Histoire des Sciences de l’Homme, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur L’Affaire Voltaire, film réalisé par Jacques Mény en 1994 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde pour la Société Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par L. Loty, avec Christophe Cave, Jacques Mény et Denis Reynaud, l’Association pour le festival Victor Hugo et Égaux et l’Université Paris 3-Sorbonne nouvelle, Feb 2008, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Utopie, eugénisme et colonialisme : les ambivalences de La Découverte australe (1781) de Rétif de la Bretonne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International sur l’Utopie de l’Utopian Studies Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Limerick (Ireland), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le néologisme &amp;quot;utopie&amp;quot; (1705), ou l’occultation du savoir pratique d’une écriture (une mystification théologico-économique, puis marxiste et universitaire) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Écrire les savoirs au XVIIIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Franck Salaün et Jean-Pierre Schandeler, Montpellier, Institut de Recherche sur la Renaissance, l’Âge Classique et les Lumières, UMR 5186 du CNRS, Dec 2008, Montpellier Université Paul Valéry-Montpellier 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05244769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Perroux et l’utopie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Perroux ! Et après ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Institut de Sciences Mathématiques et Économiques Appliquées et l’Institut Mémoire de l’Edition Contemporaine (IMEC), Jan 2008, Abbaye d'Ardenne, Saint-Germain-la-Blanche-Herbe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques le Fataliste et son maître : La foi en la nécessité, la fiction, l’action ; et la politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, double session « Jacques le Fataliste : un roman philosophique », coorganisée par Franck Cabane et Pierre Chartier, Jul 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures actualisantes des Lumières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, participation à la table ronde coorganisée par Yves Citton et Martial Poirson, Jul 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La valeur d’un homme, la valeur d’une vie. Réflexions sur les utopies et les modèles, hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Viva Utopia et Demain en France, programmes de la Ligue de l’enseignement et de l’association Pulsart, pour la création d'utopies par des jeunes en difficulté ou en prison (en partenariat avec la Direction Départementale de la Protection Judiciaire de la Jeunesse, la Maison d’Arrêt de Rennes, la Faculté des Métiers Ker Lann), Jun 2007, Parlement de Bretagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques réflexions sur une entreprise en cours en histoire des mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « L’Histoire des sciences de l’homme au présent, colloque des 20 ans de la SFHSH »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’eugénisme au regard des fictions utopiques (1602-2007). Une modification du corps collectif ou individuel ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le corps modifié : imaginaires d’hier et d’aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par S. Catellin, groupe « Médiation culturelle, scientifique et artistique » (MECSCIA) du Centre d’Histoire Culturelle des Sociétés Contemporaines de l’Université Versailles-Saint-Quentin-en-Yvelines, Jan 2007, Palais de la Découverte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire des sciences et indisciplinarité : enjeux scientifiques et politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’École doctorale Vie-Agro-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Université Rennes 1, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05247432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures de Rétif aujourd’hui : itinéraire d’un enseignant-chercheur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Rétif de la Bretonne et ses lecteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Société Rétif avec le soutien de l’Université de Poitiers et de l’équipe de recherche Forell, May 2006, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectateur-nocturne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’écran des Lumières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée Laurence Schifano et Martial Poirson, en préparation de l’ouvrage collectif L’écran des Lumières, Jun 2006, Paris X - Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Catastrophe&amp;quot; : critique anti-fataliste de l’idée de &amp;quot;catastrophe naturelle&amp;quot; et de la naturalisation des &amp;quot;catastrophes&amp;quot; socio-économiques et politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Penser par extraordinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par Marc Aymes, David Schreiber et Charles Ruelle pour la revue Labyrinthe, Feb 2006, Sorbonne - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enjeux épistémologiques et politiques d’une enquête sur le nomadisme des mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Histoire des mots et histoire des sciences de l’homme : démarches et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par la Société Française pour l'Histoire des Sciences de l'Homme, Nov 2006, Paris, EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur la Révolution : Les Nuits révolutionnaires de Rétif projetées à l’écran par Charles Brabant (1989) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Rétif, l’histoire et la Révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par ADIAMOS-89 (Association pour la Documentation, l’Information et les Archives des Mouvements Ouvriers et Sociaux), dans le cadre de la commémoration du Bicentenaire de la mort de Rétif de la Bretonne, Oct 2006, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Optimism as a religious Faith vs Utopia as a political Belief. Is another World possible ? (1705-2005) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Notre Dame, Apr 2005, Indiana, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour un alterréalisme juridique par une écriture collective du droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Théories du droit et systèmes juridiques comme systèmes évolutifs complexes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École thématique interdisciplinaire CNRS-Ministère de la recherche, action coordonnée « Système complexes en Sciences de l’Homme et de la Société », Sep 2005, Île de Berder, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Optimism as a religious Faith vs Utopia as a political Belief. Is another World possible ? (1705-2005) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University, Barker Humanities Center Seminars, Apr 2005, Massachusetts, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’optimisme théologique aux origines de l’optimisation et de l’auto-régulation en biologie et en physique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Information et optimisation : quel dialogue entre la biologie et les autres disciplines ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École thématique interdisciplinaire CNRS-INRA, optimisation, régulation, auto-organisation (physique, biologie, sciences de l’homme), Apr 2005, Île de Berder, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après la catastrophe naturelle, la victoire des idéologies fatalistes sur les philosophies de l’action (1705-2005) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Los terremotos en la Edad Moderna : en torno al terremoto de Lisboa de 1755 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, Sociedad Estatal de Conmemoraciones Culturales, con la colaboration cientifica de la Universidad Complutense Madrid, Dec 2005, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme au 18e siècle jusqu’à la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'utopie : de quelle imagination politique avons-nous besoin ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercle philosophique et culturel Les Canuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Mairie du 8e arrondissement de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'histoire des mots et de leurs usages : problèmes et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Pour un vocabulaire historique de la sociologie de langue française »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire organisé par F. Lefebvre, Collège International de Philosophie, Jan 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'autre, l'étranger au 18e siècle et sous la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discours sur l'imagination divine et pratiques de l'imagination utopique : un combat politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international « Rethinking the "sleep of reason" : enlightenment imagination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coorganisé par Claudia Swan et Fernando Vidal, l'Institut Max Planck pour l'Histoire des Sciences de Berlin et le Program for the Study of Imagination, Northwestern University (U.S.A.), Jun 2002, Max Planck Institut - Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Libéralisme et communisme avant l'institutionnalisation des sciences de l'homme : réflexions sur les fondements théologiques d'une anthropologie élitiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire des sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par C. Blanckaert, J. Carroy et N. Richard, Centre A. Koyré (EHESS, CNRS, MNHN, UMR 8560) et SFHSH, May 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eugénisme et socialisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par Jacques Julliard, revue Mil neuf cent, Oct 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sciences de l'homme entre universalisme de droit et sexisme de fait ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Construire les sciences de l'homme : quels rôles pour les femmes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international coorganisé par la Société Française pour l'Histoire des Sciences de l'Homme, le Centre Alexandre Koyré (EHESS, CNRS, MNHN) et l'European Science Foundation, Jun 2001, Paris, Museum national d'histoire naturelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La République au siècle des Lumières et de la Révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récits et théories transformistes, de la fin des Lumières à la période révolutionnaire. Circonstances et enjeux culturels et politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Lamarck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par P. Corsi, J. Gayon, G. Gohau et S. Tirard, Recherches Épistémologiques et Historiques sur les Sciences Exactes et les Institutions Scientifiques, UMR 7596, Apr 2000, Paris, CNRS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dix-huitième siècle à travers les revues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Salon de la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Table ronde organisée par C. Goémé, France Culture, Oct 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexions sur l'histoire des sciences de l'homme à partir de L'Histoire des sciences de l'homme. Trajectoire, enjeux et questions vives, 1999 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel; dans le cadre de l’EHESS, de l’EPHE, du CNRS (CéSor et IHRIM), et de l’ENS de Lyon à l’EHESS, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire des sciences de l'homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dirigé par C. Blanckaert, J. Carroy et N. Richard, Centre Koyré (EHESS, CNRS, MNHN, UMR 8560) et SFHSH, Feb 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Lia Kurts-Wöste; École doctorale « Montaigne Humanités »; Université Michel de Montaigne Bordeaux 3; Maison Heinrich Heine, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexions sur l'adaptation (théologique, biologique, économique, psychiatrique, politique et artistique), et étude de l'adaptation théâtrale et cinématographique d'un texte sur l'inadaptation, Bartleby de Melville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Arts et littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire dirigé par D. Plassard, DEA « Arts » et « Littérature, langue, représentation », Nov 2000, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Boons; Claude Klein; Sophie Lefay; Laurent Loty; Sylvie Valet; Société Rétif de la Bretonne; avec le soutien des Universités de Créteil et d’Orléans, de la Sorbonne nouvelle et de Sorbonne Université, Nov 2019, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Philosophes ou écrivains ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire est mon métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Violaine Houdart-Mérot; AMarie Petitjean; avec le soutien de la Maison des Écrivains et de la Littérature, de la Société des Gens De Lettres, et du laboratoire Agora de l’Université de Cergy-Pontoise, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du roman épistolaire à l'écran : les adaptations des Liaisons dangereuses au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Laclos du texte à l’écran »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française (ASPLF), Mar 2018, Rio De Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La géographie, au croisement des sciences de la nature et de l'homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rennes 1899-1999. La fondation des laboratoires de géographie et la figure d'Emmanuel de Martonne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque, par les UMR COSTEL, RESO et EHGO, patronné par la Société Française pour l'Histoire des Sciences de l'Homme, Nov 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alison James; Laurent Loty, Apr 2017, Université de Chicago, États-Unis</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique et biologie dans les fictions utopiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'Étude des Langues et Littératures Anciennes et Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 1281, dirigée par J. Dugast, Apr 1998, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Bouchard; Brett Bowles; Alexandre Gefen; Margaret Gray; Eileen Julien; Oana Panaïté, Apr 2017, Indiana University of Bloomington, États-Unis</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des archives au chef d'œuvre : sources, méthodes, enjeux des historiens et des littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des Écoles doctorales de l'Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Le Borgne; Laurent Loty; Patrick Samzun, May 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voltaire dans l'histoire de l'optimisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Jean Goldzink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, ENS Saint-Cloud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov; Laurent Loty; Daphné Vignon; avec le soutien des Universités de Bordeaux et de Nantes, Dec 2017, Institut de Recherche et d’Innovation (Centre Georges Pompidou), Paris, France</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’An deux-mille de 1789 : première utopie d’anticipation révolutionnaire, et premier drame anti-utopique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rétif de la Bretonne et l'utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international, Sep 1992, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des manuscrits et des livres anciens de la Bibliothèque Interuniversitaire de la Sorbonne, Jun 2016, Paris Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05299469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chamfort : pessimisme, éthique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brièveté et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international, Apr 1991, Université de Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, lancement de la résidence de création numérique avec installation numérique performée par Magali Desbazeille, Apr 2016, Maison Populaire de Montreuil, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05299464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les idées de nation et de confédération européenne à la fin de la Révolution française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Del refugio a la emigracion : el pensamiento frances fuera de sus fronteras »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Université du Pays-Basque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, dirigé par Éric Guichard, May 2016, Paris, ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nature et les sciences dans les utopies et durant la Révolution française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures-Conférences sur les écrivains du 18e siècle et la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Lacarrière et le Théâtre de l'Opossum, Jan 1989, Dans huit bibliothèques et centres culturels (Argenteuil, Auxerre, Choisy-le-Roi, Cergy-Pontoise, Corbeil-Essonnes, Drancy, Orléans, Stains), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur l’utopie (Laboratoire de Changement Social et Politique), organisé par Alice Carabédian, Manuel Cervera-Marzal, Anders Fjeld, Camille Louis et Étienne Tassin, Mar 2015, Paris Diderot (Paris 7), France</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le transformisme avant Lamarck et Darwin, et l'eugénisme avant Galton et Orwell »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Science, Histoire et Société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences de Rennes I, Feb 1989, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Association Natures Sciences Société-Dialogues, sa collection « Indiscipline » (coédition Quae) et le Petit Collège, Nicole Mathieu et Anne-Françoise Schmid, Jan 2015, Paris ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'optimisme et le pessimisme durant la Révolution française : mentalités, rationalisations philosophiques et scientifiques, formalisations fictionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des sciences de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre A. Koyré, UMR 48 [puis 8560] du CNRS, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Association pour une Constituante, Jun 2015, Maison des Jeunes et de la Culture Saint-Just, Lyon, France</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05248910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modèles biologiques et pensée politique dans l'Avant-propos de La Comédie humaine de Balzac »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1988, Maison de Balzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5635 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Condorcet contre l'optimisme : une approche combinatoire, probabiliste et mélioriste de l'histoire et de la politique (analyse de l'Esquisse d'un tableau historique des progrès de l'esprit humain) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international, Jun 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15330,51 +15330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une économie &amp;quot;humaine&amp;quot; ? Desroche, Lebret, Lefebvre, Mounier, Perroux, au prisme de notre temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15509,769 +15509,769 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Édouard Le Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.31-343, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap, une priorité pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loty</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 9, pp.31-343, 2025</w:t>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damya Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rasseneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 443, pp.9-69, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétif après Rétif : réécritures et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Derainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damya Souami</w:t>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, pp.11-163, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04871989v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la satire à la juvénale : formes et enjeux de l’indignation chez Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 443, pp.9-69, 2025</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque international (52), pp.9-229, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La machine à récit de Véronique Taquin : une herméneutique émotionnelle en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 (4), pp.484-523, 2018, dossier spécial (introduction, extraits, images, études) dans le numéro « Le Sens et les sens » [sélection des Actes du 20th and 21st-Century French and Francophone Studies International Colloquium, coorganisé avec Oana Panaïé] dirigé par Vincent Bouchard, Roger Célestin &amp; Eliane DalMolin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individus et communautés à l’époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Derainne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dix-Huitième Siècle (41), pp.2-338, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des sciences de l'homme et savoirs disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 56, pp.11-163, 2024</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2000, Pour l'histoire des sciences de l'homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia [histoire des sciences de l'homme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque international (52), pp.9-229, 2020</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information de la Société française pour l'histoire des sciences de l'homme (SFHSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...259 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétif et la représentation du peuple avant 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.31-67, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16328,51 +16328,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des anti-Lumières et des antiphilosophes (France, 1715-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édité sous la direction de Didier Masseau et coordonné par Laurent Loty, avec la collaboration de Patrick Brasart et Jean-Noël Pascal. Honoré Champion, 2 volumes, pp.1610, 2017, Dictionnaires et Références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16390,51 +16390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une économie « humaine » ? Desroche, Lebret, Lefebvre, Mounier, Perroux, au prisme de notre temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16478,51 +16478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprit de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vanzieleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16553,51 +16553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes de lois utopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16615,64 +16615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roman du réseau&amp;quot; de Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Turquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16716,51 +16716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et engagement pendant la Révolution française. Essai polyphonique et iconographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brouard-Arends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16791,51 +16791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a dit que l’utopie était une chimère ? (III) Pour un alterréalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reprographie de l'Université de Rennes 2. pp.V + 138, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16853,51 +16853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a dit que l’utopie était une chimère ? (II) Pour un alterréalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reprographie de l'Université de Rennes 2. pp.93, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16915,51 +16915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a dit que l’utopie était une chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reprographie de l'Université de Rennes 2. pp.72, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17126,51 +17126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17250,51 +17250,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de l'idée de conscience : enjeux pour une formation hybride en recherche et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Houdart-Merot; AMarie Petitjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche-création littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17336,64 +17336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir religieux et politique chez Voltaire et Ahmadou Kourouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oana Panaïté; Vera Klekovkina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre-Textes. Dialogues littéraires et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.157-177, 2017</w:t>
@@ -17422,51 +17422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire contre Voltaire, ou les Lumières au prisme des anti-Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Masseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17508,51 +17508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisme et antiphilosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Masseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17594,64 +17594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourouma, un Voltaire africain ? Voltaire, un Kourouma européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Taquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oana Panaïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Communities : A Dialogical Approach to French and Francophone Literature / Communautés de lecture : pour une approche dialogique des œuvres classiques et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.80-102, 2016</w:t>
@@ -17680,51 +17680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roman du réseau de Véronique Taquin. Enjeux culturels d’une fiction réticulaire interprétée sur Mediapart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Petitjean; Violaine Houdart-Merot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et écriture littéraire. Mutations des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.119-137, 2015</w:t>
@@ -17753,51 +17753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mot qui libère [préface à Sérendipité. Du conte au concept, de Sylvie Catellin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Catellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sérendipité. Du conte au concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17839,51 +17839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et perspectives : l’économie, de la critique à l’utopie constituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17938,51 +17938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire des fictions utopiques et juridiques : le programme international “Alterréalisme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Rozenn Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18024,51 +18024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos imaginaires, au prisme d’un roman réticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un roman du réseau, de Véronique Taquin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Postface, Hermann, pp.171-187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18093,51 +18093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hasard dans la sérendipité : histoire d’un déni du politique (18e-20e siècle) et enjeux pour une politique scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pek van Andel; Danièle Bourcier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sérendipité : le hasard heureux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes de la Décade de Cerisy-la-Salle du 20 au 30 juillet 2009, Hermann, pp.209-222, 2011</w:t>
@@ -18166,51 +18166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention d’un transformisme généralisé (1781-1796) : l’imagination d’une temporalité naturelle, entre “perfectionnement” et “révolution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean M. Goulemot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, durée dans la littérature des Lumières et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, études réunies par Jean M. Goulemot, Éditions Le Manuscrit, pp.33-72, 2010</w:t>
@@ -18239,51 +18239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Optimiste de Collin d’Harleville ou l’idéologie de la soumission à l’inégalité : succès, procès et réécritures (1789-1805)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Poirson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre sous la Révolution : politique du répertoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes du colloque international organisé l’Université Stendhal-Grenoble 3 et le Musée de la Révolution française, Vizille, 30-31 janvier 2008, Éditions Desjonquères, pp.440-457, 2008</w:t>
@@ -18325,51 +18325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la littérature et l’engagement après 89</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brouard-Arends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Brouard-Arends; Laurent Loty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et engagement pendant la Révolution française, essai polyphonique et iconographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.12-23, 2007</w:t>
@@ -18398,51 +18398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Radicalité politique des Lumières : l’identification du lecteur à un personnage de lectrice / auteure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectrices d'Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes du colloque international de l'Université Rennes 2, 27-29 juin 2002, sous la direction d'Isabelle Brouard-Arends, Presses Universitaires de Rennes, « Interférences », pp.291-299, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18461,893 +18461,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Mathématiques et théologie : le concours sur l'optimisme de l'Académie de Berlin (1755). Collision des degrés de perfection et collusions entre foi, raison, salut, bonheur, grandeurs négatives, morale, économie et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Kölving et Irène Passeron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, musiques, Lumières. Mélanges offerts à Anne-Marie Chouillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre international d'étude du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-36, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Las ideas de nación y confederación europea en Francia : de Delisle de Sales a finales de la Revolución Francesa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loreto Casado; Rosa de Diego; Lydia Vazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paseos por la Memoria. En Homenaje a Isabel Herrero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad del Pais Vasco, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Sciences, musiques, Lumières. Mélanges offerts à Anne-Marie Chouillet</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science et politique en fiction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Michèle Riot-Sarcey, Thomas Bouchet et Antoine Picon, Larousse, p. 200-201 et 271, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chance, necessity », « Optimism, pessimism », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of the Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [édition révisée et augmentée du Dictionnaire européen des Lumières, sous la direction de Michel Delon], Fitzroy Dearborn Publishers, vol. I, p. 231-233 ; vol. II, p. 950-953 et 1120-1121, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Bijoux indiscrets », « Ceci n'est pas un conte », « Madame de la Carlière », « Satire contre le luxe à la manière de Perse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Roland Mortier et Raymond Trousson, Champion, « Dictionnaires &amp; Références », pp.77-80, 99-100, 303-304, 475, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la transformation des rapports entre le scientifique et le non scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loty Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Laurent Loty; Marc Renneville; Loïc Blondiaux; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire des sciences de l'Homme. Trajectoire, enjeux et questions vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-36, 2002</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-263, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, sous la direction de Michèle Riot-Sarcey, Thomas Bouchet et Antoine Picon, Larousse, p. 200-201 et 271, 2002</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu politique et vertu sémantique&amp;quot;, préface à Henri Drei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vertu politique : Machiavel et Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 1998, Ouverture philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, [édition révisée et augmentée du Dictionnaire européen des Lumières, sous la direction de Michel Delon], Fitzroy Dearborn Publishers, vol. I, p. 231-233 ; vol. II, p. 950-953 et 1120-1121, 2001</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hasard, nécessité », « Optimisme, pessimisme », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire européen des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Michel Delon, Presses Universitaires de France, pp.534-535, 794-797 et 920-921, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">L'histoire des sciences de l'Homme. Trajectoire, enjeux et questions vives</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérature, philosophie et politique au début du 19e siècle : réflexions sur la découverte de l'unique roman de Paul-Louis Courier : le Second Voyage de Jacques le fataliste et son maître (1803) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque « Paul-Louis Courier, politique et mémoire », Tours, 31 mars-1er avril 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-263, 1999, Histoire des sciences humaines, 9782738483218</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Société des Amis de Paul-Louis Courier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-40, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, sous la direction de Roland Mortier et Raymond Trousson, Champion, « Dictionnaires &amp; Références », pp.77-80, 99-100, 303-304, 475, 1999</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bien, tout est », « Causes finales », « Courte Réponse aux longs discours d'un docteur allemand », « Leibniz », « Mal », « Optimisme », « Providence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventaire Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Jean-Marie Goulemot, André Magnan et Didier Masseau, Gallimard, pp.153-154, 217-218, 335, 810-811, 880-881, 989-990, 1115-1116, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-14, 1998, Ouverture philosophique</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Métaphysique et science de la nature : Dupont de Nemours contre la théorie de l'instinct »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature, Histoire, Société. Essais en hommage à Jacques Roger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, rassemblés et présentés par Claude Blanckaert, Jean-Louis Fischer, Roselyne Rey, Klincksieck, pp.327-340, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condorcet contre l'optimisme : de la combinatoire historique au méliorisme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condorcet mathématicien, économiste, philosophe, homme politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes du Colloque international de Paris, 8-11 juin 1988, sous la direction de Pierre Crépel et Christian Gilain, Minerve, pp.288-296, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19404,51 +19404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série télévisée Les Nuits révolutionnaires (1989) de Brabant, adaptation des Nuits de Paris de Rétif de la Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19466,51 +19466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier grand roman réticulaire et alterréaliste du 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19560,51 +19560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axis. L’univers documentaire Hachette. Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Dossiers, vol. 6, p. 384-385 ; et sur Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19661,51 +19661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'histoire des sciences de l'homme (dir.), n° 18 à 24, 1998-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19781,51 +19781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19909,51 +19909,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte de La Découverte australe de Rétif de la Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19971,51 +19971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty parle de Denis Diderot (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20033,51 +20033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty parle de Denis Diderot (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20127,51 +20127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sérendipité : le hasard comme clé de la découverte ? », Avec philosophie, France Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Muhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20305,51 +20305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD8FF6C6"/>
+    <w:nsid w:val="7377C810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20453,51 +20453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44C988E4"/>
+    <w:nsid w:val="A8682A17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20687,51 +20687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057785287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cellf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/057785287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Carvalho Reis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-3173.2024.v47.n2.e0240021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04367649v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gehanne Gavoty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aparecida Martinussi Schang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2525-8036.2021.35927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1551306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Athanase Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-007-0013-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Gourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Emmanuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauvel Aude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gantet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Koenig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael L&#246;wy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242575v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Taquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248706v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248780v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Tortajada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4485-vers-une-economie-humaine-.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Travers de Faultrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dissaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-&#201;douard Le Bos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871989v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vanzieleghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turquand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brouard-Arends" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/serendipite-sylvie-catellin/9782021136821" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rozenn Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036297v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857784v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036344v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036358v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818317v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c18.net/18/p.php?nom=p_chouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paullouiscourier.fr/ouvrages.php" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817058v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814707v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265771v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05433512v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035730v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-091X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057785287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cellf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/057785287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Carvalho Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-3173.2024.v47.n2.e0240021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04367649v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gehanne Gavoty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aparecida Martinussi Schang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2525-8036.2021.35927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1551306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Athanase Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036306v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Gourdon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-007-0013-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Emmanuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauvel Aude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gantet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Koenig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becquemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05439678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael L&#246;wy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Taquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247419v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248780v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Corsi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248892v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248964v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Tortajada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4485-vers-une-economie-humaine-.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Travers de Faultrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dissaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-&#201;douard Le Bos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05436763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871989v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vanzieleghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turquand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brouard-Arends" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/serendipite-sylvie-catellin/9782021136821" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rozenn Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036297v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857784v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036344v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036358v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://c18.net/18/p.php?nom=p_chouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817176v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/histoire-des-sciences-de-lhomme/65877" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paullouiscourier.fr/ouvrages.php" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817058v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814707v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265771v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05433512v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035730v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Muhlmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>