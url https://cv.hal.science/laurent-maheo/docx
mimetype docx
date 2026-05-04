--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -368,360 +368,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a polydicyclopentadiene thermoset, study of protective metal-polymer and polymer-metal two-layer structures</w:t>
+                <w:t xml:space="preserve">The SFIR Test: An Innovative Hydrostatic Compression Test to Characterize the Volumetric Behavior of Polymeric Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robin</w:t>
+                <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morwan Adlafi</w:t>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+                <w:t xml:space="preserve">Wilfried Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maheo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 364, pp.136265. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (9), pp.1407-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794153v1</w:t>
+                <w:t xml:space="preserve">hal-04708920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SFIR Test: An Innovative Hydrostatic Compression Test to Characterize the Volumetric Behavior of Polymeric Foams</w:t>
+                <w:t xml:space="preserve">Experimental characterization of a polydicyclopentadiene thermoset, study of protective metal-polymer and polymer-metal two-layer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Becker</w:t>
+                <w:t xml:space="preserve">Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+                <w:t xml:space="preserve">Morwan Adlafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Hervouet</w:t>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Saux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (9), pp.1407-1422. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.136265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708920v1</w:t>
+                <w:t xml:space="preserve">hal-04794153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching Large Strains During Simple Shear Experiments Thanks to Sequential Re-Machining of the Free Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64 (1), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,103 +755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical characterization of microcellular polyurethane foams microstructure based on 2D and 3D image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5-6), pp.395-417. </w:t>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.2453-2461. </w:t>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,1301 +1544,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial behavior of foams – Experiments and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A promising way to model cracks in composite using Discrete Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332439v1</w:t>
+                <w:t xml:space="preserve">hal-01122922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a finite element model for the simulation of parabolic impact of sandwich panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Multiaxial behavior of foams – Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krishna Shankar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 94, pp.01018</w:t>
+              <w:t xml:space="preserve">, 2015, 94, pp.04035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising way to model cracks in composite using Discrete Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of a finite element model for the simulation of parabolic impact of sandwich panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.01018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.11.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122922v1</w:t>
+                <w:t xml:space="preserve">hal-02310996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa-Wielgosz scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rio</w:t>
+                <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa–Wielgosz scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.109-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879942v1</w:t>
+                <w:t xml:space="preserve">hal-02115066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on multi-layered polypropylene foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Viot</w:t>
+                <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa-Wielgosz scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.011⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115063v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on multi-layered polypropylene foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.84-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01009901v1</w:t>
+                <w:t xml:space="preserve">hal-02115063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa–Wielgosz scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rio</w:t>
+                <w:t xml:space="preserve">Impact on multi-layered polypropylene foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115066v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and mechanical properties of emulsion-based model polymer foams.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic behavior of multi-scale, open-cell foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ceglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bernard</w:t>
+                <w:t xml:space="preserve">Ali Chirazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Chirazi</w:t>
+                <w:t xml:space="preserve">Gaétane Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4), 31 (11 p.). </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp. 172-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12031-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700496v1</w:t>
+                <w:t xml:space="preserve">hal-00746931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of multi-scale, open-cell foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maheo</w:t>
+                <w:t xml:space="preserve">Formulation and mechanical properties of emulsion-based model polymer foams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Chirazi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétane Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44, pp. 172-183. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), 31 (11 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12031-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746931v1</w:t>
+                <w:t xml:space="preserve">hal-00700496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa-Wielgosz scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of some numerical damping methods of spurious oscillations in the case of elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,51 +2897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of some numerical damping methods of spurious oscillations in the case of elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.722-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,51 +3108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping efficiency of the Tchamwa–Wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,64 +3199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and application of an instrumented projectile for load measurements during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Umiastowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,64 +3329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and application of an instrumented projectile for load measurements during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Umiastowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,90 +3495,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a simple shear test for large strains with sequential re-machining of the specimen edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwan Adlafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Deep-Drawing Research Group Conference (IDDRG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lorient, France. pp.012086, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,64 +3612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane strain tension fracture at high strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwan Adlafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,77 +3893,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting bulge test equations for small bulge diameter to sheet thickness ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDDRG 2020 – 39th International Deep Drawing Research Group Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,77 +4014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSTITUTIVE MODELS FOR RUBBER XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PO BOX 11320, LEIDEN, South Holland, Netherlands. pp.300-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,103 +4109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-dependent ductile fracture under plane strain tension: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON THE MECHANICAL AND PHYSICAL BEHAVIOUR OF MATERIALS UNDER DYNAMIC LOADING (DYMAT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. </w:t>
@@ -4256,77 +4256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du trajet de chargement sur la déformation à rupture de matériaux métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,90 +4377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la vitesse de déformation en traction simple et équi-biaxiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4593,64 +4593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A promising way to model damage in composite and dry fabrics using a Discrete Element Method (DEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Danh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,51 +4783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D d'un composite UD par la Méthode des Eléments Discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of emulsionbased porous materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétane Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mondain-Monval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,77 +5003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bernard</w:t>
+                <w:t xml:space="preserve">Ali Chirazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétane Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanical Nano Micro Macro Composites Structures (ICMNMMCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Torino, Italy</w:t>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations using the explicit dissipative Tchamwa-Wielgosz algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,90 +5288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations parasites sous sollicitation rapide, illustration par le schéma de Tchamwa-Wielgosz et le Bulge test rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Computational and Experimental Engineering and science ICCES'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5504,64 +5504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la phase d'emboutissage sur la simulation d'impact de dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5752,90 +5752,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the compressible hyperelastic behaviour of polyurethane foams: influence of the density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5880,295 +5880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the compressible hyperelastic behavior of polyurethane foams: analysis of some models and of the influence of the identification strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical characterization of the microstructure of microcellular polyurethane foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446735v1</w:t>
+                <w:t xml:space="preserve">hal-04446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of the microstructure of microcellular polyurethane foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling of the compressible hyperelastic behavior of polyurethane foams: analysis of some models and of the influence of the identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446744v1</w:t>
+                <w:t xml:space="preserve">hal-04446735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Moreno Balderrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deleuze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z87ZLBN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Palazzolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.11.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.03.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2V45D85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chirazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12031-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTBRS2SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Ceglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDB9J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mondain-Monval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761618v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122604040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Moreno Balderrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deleuze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z87ZLBN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Palazzolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.11.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.03.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2V45D85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chirazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Ceglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDB9J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12031-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTBRS2SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mondain-Monval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761618v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122604040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>