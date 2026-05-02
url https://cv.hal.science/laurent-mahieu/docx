--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -234,76 +234,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
+                <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+                <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -313,333 +313,333 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369614v1</w:t>
+                <w:t xml:space="preserve">hal-04170059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSpyrit: an Ecosystem for Reproducible Single-Pixel Hyperspectral Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.483937⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910077v2</w:t>
+                <w:t xml:space="preserve">hal-04369614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">OpenSpyrit: an Ecosystem for Reproducible Single-Pixel Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Reeth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (10), pp.15599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.483937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170059v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of high-resolution magnetic resonance imaging and micro-computed tomography arthrography for in-vivo assessment of cartilage in non-human primate models</w:t>
               </w:r>
@@ -887,311 +887,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
+                <w:t xml:space="preserve">Machine learning-based prediction of glioma margin from 5-ALA induced PpIX fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
+                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1462 et suiv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004727v1</w:t>
+                <w:t xml:space="preserve">hal-02440653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Intraoperative Functional Brain Mapping Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1213,280 +1213,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (15), pp.5158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10155158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based prediction of glioma margin from 5-ALA induced PpIX fluorescence spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Frindel</w:t>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1462 et suiv. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.112812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58299-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440653v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral complexity of 5-ALA induced PpIX fluorescence in guided surgery: a clinical study towards the discrimination of healthy tissue and margin boundaries in high and low grade gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,377 +1557,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (04), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974104v2</w:t>
+                <w:t xml:space="preserve">hal-02425832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (04), pp.1. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425832v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear relation between concentration and fluorescence emission of protoporphyrin IX in calibrated phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (09), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2104,90 +2104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-peaked 5-ALA-induced PpIX fluorescence emission spectrum distinguishes glioblastomas from low grade gliomas and infiltrative component of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.548-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field microscopy and fluorescence spectroscopy: application to chromosomes labelled with different fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in the near field and far field, a sensitive tool to probe crystalline homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,347 +2597,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
+                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
+                <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476024v1</w:t>
+                <w:t xml:space="preserve">hal-05269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
+                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Galtier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269535v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez-Cesena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3157,64 +3157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Felipe Perez Juste Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3373,64 +3373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separable spectral unmixing based on the learning of periodic absorbance changes: application to functional brain mapping using RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,90 +3520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MONTE CARLO APPROACH FOR BRAIN FUNCTIONAL MAPPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessaloniki, France. pp.407-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3676,51 +3676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3739,420 +3739,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
+                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700652v1</w:t>
+                <w:t xml:space="preserve">hal-03687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687207v1</w:t>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+                <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational approach for high spectral resolution imaging</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen, Germany</w:t>
@@ -4391,282 +4391,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Resting State Functional Connectivity Based on RGB Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Multiple Wavelength Excitation 5-ALA Induced PpIX Fluorescence Spectroscopy in Guided Neurosurgery for Improving Glioma Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien C Schneider</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics, Translational Biophotonics: Diagnostics and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262003v1</w:t>
+                <w:t xml:space="preserve">hal-03257711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Wavelength Excitation 5-ALA Induced PpIX Fluorescence Spectroscopy in Guided Neurosurgery for Improving Glioma Classification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intraoperative Resting State Functional Connectivity Based on RGB Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien C Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics, Translational Biophotonics: Diagnostics and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257711v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
@@ -4829,51 +4829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11, </w:t>
@@ -4905,172 +4905,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">5-ALA induced PpIX fluorescence guided surgery of gliomas: comparison of expert and machine learning based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142540v1</w:t>
+                <w:t xml:space="preserve">hal-02928688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
+                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
@@ -5084,1376 +5097,1363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142519v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-ALA induced PpIX fluorescence guided surgery of gliomas: comparison of expert and machine learning based models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Alston</w:t>
+                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2546670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928688v1</w:t>
+                <w:t xml:space="preserve">hal-02142519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruiz-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">R Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lubin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.M. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905448v1</w:t>
+                <w:t xml:space="preserve">hal-01902495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902495v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905449v1</w:t>
+                <w:t xml:space="preserve">hal-01912215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie interventionnelle en neurochirurgie par spectroscopie de fluorescence de la protoporphyrine IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kantapareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505234v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912215v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l'assistance peropératoire lors de l'exérèse de gliomes,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l’assistance peropératoire lors de l’exérèse de gliomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Alston</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Guyotat</w:t>
+                <w:t xml:space="preserve">T. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">67ième Congrès de la Société Française de Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905452v1</w:t>
+                <w:t xml:space="preserve">hal-01451723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTROSCOPIE DE FLUORESCENCE DE LA PROTOPORPHYRIN IX INDUITE PAR 5-ALA POUR L'ASSISTANCE PEROPERATOIRE EN NEUROCHIRURGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l’assistance peropératoire lors de l’exérèse de gliomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l'assistance peropératoire lors de l'exérèse de gliomes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">T Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67ième Congrès de la Société Française de Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société Française de Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451723v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional imaging in neurosurgery of gliomas: use of several fluorescence emission spectra of 5-ALA induced protoporphyrin IX to guide neurosurgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé@LabEx 1er Forum en Auvergne Rhône-Alpes des LabEx en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
@@ -6482,103 +6482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional imaging in neurosurgery of gliomas with 5-ALA induced PpIX fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palaiseau, France</w:t>
@@ -6620,90 +6620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust real time motion compensation for intraoperative video processing during neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
@@ -6741,51 +6741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic fluorescence measurements as an intraoperative tool for glioma resection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,103 +6866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d'IRM précliniques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
@@ -6985,351 +6985,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexite du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
+                <w:t xml:space="preserve">Complexité du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052902v1</w:t>
+                <w:t xml:space="preserve">hal-01054196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
+                <w:t xml:space="preserve">Complexite du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Guyotat</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054196v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence emission spectrum in low grade gliomas and in the infiltrative component of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Biomedical Optics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Miami, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7348,355 +7348,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence in gliomas resection: spectral complexity of the emission spectrum in the infiltrative compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t>
+              <w:t xml:space="preserve">ECBO 2013 - European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843973v1</w:t>
+                <w:t xml:space="preserve">hal-00850532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence in gliomas resection: spectral complexity of the emission spectrum in the infiltrative compound</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taborik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO 2013 - European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.ND</w:t>
+              <w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850532v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Perrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Taborik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
@@ -7725,77 +7725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstrateur d'endoscope hyperspectral en vue d'applications de diagnostic de pathologies du tube digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramgolam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,51 +7852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
@@ -7986,109 +7986,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gaillard</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bolbos</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Verret</w:t>
+                <w:t xml:space="preserve">Jean-Marie Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8097,1279 +8097,1279 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josset</w:t>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative functional brain mapping based on RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
+                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693554v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Imaging in Neurosurgery of Gliomas: Use of Several Fluorescence Emission Spectra of 5-ALA Induced Protoporphyrin IX to Guide Neurosurgeons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rousseau</w:t>
+                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504848v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Radu Bolbos</w:t>
+                <w:t xml:space="preserve">Interventional Imaging in Neurosurgery of Gliomas: Use of Several Fluorescence Emission Spectra of 5-ALA Induced Protoporphyrin IX to Guide Neurosurgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505478v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and µCT arthrography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taborik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9379,740 +9379,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing of nonlinear enhancements in near-field images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Satoshi Kawata and Vladimir M. Shalaev and Din Ping Tsai. 6324, pp.632406, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation by scanning near-field optical microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Linear and non-linear near-field behaviour on random metal films and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPIE, Bellingham, Wash., ETATS-UNIS, 5928, pp.592801, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905461v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear near-field behaviour on random metal films and surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation by scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Moal</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01905462v1</w:t>
+                <w:t xml:space="preserve">hal-01905461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering probes: From 2-D to 3-D near-field imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Two and Three-dimensional near-field microscopy using scattering probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">H. Masuhara and S. Kawata. Elsevier, 1, pp.139-152, 2004, Chapter from "Nanophotonics"</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5327, pp.123, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905464v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two and Three-dimensional near-field microscopy using scattering probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering probes: From 2-D to 3-D near-field imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moneron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">F. Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">5327, pp.123, 2004</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Masuhara and S. Kawata. Elsevier, 1, pp.139-152, 2004, Chapter from "Nanophotonics"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905463v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'un tissu biologique vivant avec auto-calibrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caredda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2103802. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10122,359 +10122,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeform Hadamard imaging: Back to the roots of computational optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast hyperspectral single-pixel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10621,51 +10621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440653v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58299-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kantapareddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.002478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.9.097002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.4.000548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nativel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03326.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecaque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546670" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kantapareddy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mahieu-Williame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bolbos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Verret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boccara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rivoal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fragola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440653v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58299-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kantapareddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.002478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.9.097002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.4.000548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nativel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03326.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecaque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546670" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kantapareddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451704v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alston" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Picart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boccara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rivoal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fragola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>