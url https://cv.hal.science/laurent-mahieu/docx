--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -234,76 +234,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
+                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Reeth</w:t>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -313,333 +313,333 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170059v1</w:t>
+                <w:t xml:space="preserve">hal-04369614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenSpyrit: an Ecosystem for Reproducible Single-Pixel Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+                <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (10), pp.15599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.483937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369614v1</w:t>
+                <w:t xml:space="preserve">hal-03910077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenSpyrit: an Ecosystem for Reproducible Single-Pixel Hyperspectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
+                <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (10), pp.15599. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.483937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910077v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of high-resolution magnetic resonance imaging and micro-computed tomography arthrography for in-vivo assessment of cartilage in non-human primate models</w:t>
               </w:r>
@@ -887,311 +887,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based prediction of glioma margin from 5-ALA induced PpIX fluorescence spectroscopy</w:t>
+                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Frindel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58299-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440653v2</w:t>
+                <w:t xml:space="preserve">hal-03004727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Intraoperative Functional Brain Mapping Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1213,280 +1213,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (15), pp.5158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10155158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon excited fluorescence and hyper Rayleigh scattering of Protoporphyrin IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Machine learning-based prediction of glioma margin from 5-ALA induced PpIX fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 402, pp.112812. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1462 et suiv. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004727v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral complexity of 5-ALA induced PpIX fluorescence in guided surgery: a clinical study towards the discrimination of healthy tissue and margin boundaries in high and low grade gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,377 +1557,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425832v1</w:t>
+                <w:t xml:space="preserve">hal-01974104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974104v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear relation between concentration and fluorescence emission of protoporphyrin IX in calibrated phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (09), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2104,90 +2104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-peaked 5-ALA-induced PpIX fluorescence emission spectrum distinguishes glioblastomas from low grade gliomas and infiltrative component of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.548-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field microscopy and fluorescence spectroscopy: application to chromosomes labelled with different fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in the near field and far field, a sensitive tool to probe crystalline homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,347 +2597,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
+                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
+                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269535v1</w:t>
+                <w:t xml:space="preserve">hal-05476024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476024v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez-Cesena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3157,64 +3157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Felipe Perez Juste Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3373,64 +3373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separable spectral unmixing based on the learning of periodic absorbance changes: application to functional brain mapping using RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,658 +3501,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MONTE CARLO APPROACH FOR BRAIN FUNCTIONAL MAPPING</w:t>
+                <w:t xml:space="preserve">Approximate Bayesian denoising for deep image reconstruction in the presence of signal-dependent noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+                <w:t xml:space="preserve">Luis Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839177v1</w:t>
+                <w:t xml:space="preserve">hal-03639347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian denoising for deep image reconstruction in the presence of signal-dependent noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Amador</w:t>
+                <w:t xml:space="preserve">A MONTE CARLO APPROACH FOR BRAIN FUNCTIONAL MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Radiative Transfer, RAD-23 Thessaloniki, Greece, 12–16 June 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessaloniki, France. pp.407-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639347v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
+                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687207v1</w:t>
+                <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700652v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational approach for high spectral resolution imaging</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen, Germany</w:t>
@@ -4423,64 +4423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
@@ -4829,51 +4829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11, </w:t>
@@ -4905,185 +4905,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-ALA induced PpIX fluorescence guided surgery of gliomas: comparison of expert and machine learning based models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Alston</w:t>
+                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928688v1</w:t>
+                <w:t xml:space="preserve">hal-02142540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
+                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
@@ -5097,1363 +5084,1376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142540v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">5-ALA induced PpIX fluorescence guided surgery of gliomas: comparison of expert and machine learning based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142519v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Alston</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902495v1</w:t>
+                <w:t xml:space="preserve">hal-01905448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lubin</w:t>
+                <w:t xml:space="preserve">R Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beuf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.M. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905448v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912215v1</w:t>
+                <w:t xml:space="preserve">hal-01905449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie interventionnelle en neurochirurgie par spectroscopie de fluorescence de la protoporphyrine IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kantapareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905449v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505234v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l’assistance peropératoire lors de l’exérèse de gliomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l'assistance peropératoire lors de l'exérèse de gliomes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">L. M. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67ième Congrès de la Société Française de Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Société Française de Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451723v1</w:t>
+                <w:t xml:space="preserve">hal-01905452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTROSCOPIE DE FLUORESCENCE DE LA PROTOPORPHYRIN IX INDUITE PAR 5-ALA POUR L'ASSISTANCE PEROPERATOIRE EN NEUROCHIRURGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l'assistance peropératoire lors de l'exérèse de gliomes,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence de la protoporphyrine IX pour l’assistance peropératoire lors de l’exérèse de gliomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Guyotat</w:t>
+                <w:t xml:space="preserve">T. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">67ième Congrès de la Société Française de Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905452v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional imaging in neurosurgery of gliomas: use of several fluorescence emission spectra of 5-ALA induced protoporphyrin IX to guide neurosurgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé@LabEx 1er Forum en Auvergne Rhône-Alpes des LabEx en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
@@ -6482,103 +6482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional imaging in neurosurgery of gliomas with 5-ALA induced PpIX fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palaiseau, France</w:t>
@@ -6620,90 +6620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust real time motion compensation for intraoperative video processing during neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
@@ -6741,51 +6741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic fluorescence measurements as an intraoperative tool for glioma resection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,103 +6866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d'IRM précliniques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
@@ -7004,90 +7004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,90 +7125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexite du spectre d'émission de fluorescence de la protoporphyrin IX induite par 5-ALA dans les gliomes de bas grade et les marges du glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7246,90 +7246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence emission spectrum in low grade gliomas and in the infiltrative component of glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Biomedical Optics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Miami, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7348,493 +7348,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence in gliomas resection: spectral complexity of the emission spectrum in the infiltrative compound</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taborik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO 2013 - European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.ND</w:t>
+              <w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850532v1</w:t>
+                <w:t xml:space="preserve">hal-00843973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-ALA-induced PpIX fluorescence in gliomas resection: spectral complexity of the emission spectrum in the infiltrative compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t>
+              <w:t xml:space="preserve">ECBO 2013 - European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.ND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843973v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démonstrateur d'endoscope hyperspectral en vue d'applications de diagnostic de pathologies du tube digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chereul</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ramgolam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828712v1</w:t>
+                <w:t xml:space="preserve">hal-00828799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur d'endoscope hyperspectral en vue d'applications de diagnostic de pathologies du tube digestif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chereul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taborik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828799v1</w:t>
+                <w:t xml:space="preserve">hal-00828712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7852,51 +7852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
@@ -8111,90 +8111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8236,103 +8236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
@@ -8361,103 +8361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative functional brain mapping based on RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
@@ -8486,77 +8486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8605,51 +8605,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
+                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
@@ -8684,73 +8684,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505478v1</w:t>
+                <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
               </w:r>
@@ -8855,277 +8855,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+                <w:t xml:space="preserve">Interventional Imaging in Neurosurgery of Gliomas: Use of Several Fluorescence Emission Spectra of 5-ALA Induced Protoporphyrin IX to Guide Neurosurgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693554v1</w:t>
+                <w:t xml:space="preserve">hal-01504848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Imaging in Neurosurgery of Gliomas: Use of Several Fluorescence Emission Spectra of 5-ALA Induced Protoporphyrin IX to Guide Neurosurgeons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rousseau</w:t>
+                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504848v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t>
               </w:r>
@@ -9275,64 +9275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taborik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t>
@@ -9406,51 +9406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowing of nonlinear enhancements in near-field images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9501,478 +9501,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear near-field behaviour on random metal films and surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation by scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">SPIE, Bellingham, Wash., ETATS-UNIS, 5928, pp.592801, 2005</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905462v1</w:t>
+                <w:t xml:space="preserve">hal-01905461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation by scanning near-field optical microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Linear and non-linear near-field behaviour on random metal films and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPIE, Bellingham, Wash., ETATS-UNIS, 5928, pp.592801, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Boccara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01905461v1</w:t>
+                <w:t xml:space="preserve">hal-01905462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two and Three-dimensional near-field microscopy using scattering probes</w:t>
+                <w:t xml:space="preserve">Scattering probes: From 2-D to 3-D near-field imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Formanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">5327, pp.123, 2004</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Masuhara and S. Kawata. Elsevier, 1, pp.139-152, 2004, Chapter from "Nanophotonics"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905463v1</w:t>
+                <w:t xml:space="preserve">hal-01905464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering probes: From 2-D to 3-D near-field imaging</w:t>
+                <w:t xml:space="preserve">Two and Three-dimensional near-field microscopy using scattering probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fragola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5327, pp.123, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Formanek</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01905464v1</w:t>
+                <w:t xml:space="preserve">hal-01905463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9990,90 +9990,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'un tissu biologique vivant avec auto-calibrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,51 +10136,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeform Hadamard imaging: Back to the roots of computational optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,103 +10224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10338,103 +10338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast hyperspectral single-pixel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10621,51 +10621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440653v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58299-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kantapareddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.002478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.9.097002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.4.000548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nativel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03326.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecaque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546670" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kantapareddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451704v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alston" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Picart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boccara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rivoal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fragola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440653v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58299-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kantapareddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.002478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.9.097002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.4.000548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nativel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03326.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00867590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecaque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Rivoal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546670" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kantapareddy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Alston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boccara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rivoal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fragola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905463v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>