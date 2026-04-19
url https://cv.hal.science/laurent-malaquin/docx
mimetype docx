--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -106,8194 +106,8203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
+                <w:t xml:space="preserve">3D customized silica-based AFM probes fabricated by selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Séguier</w:t>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
+                <w:t xml:space="preserve">Juliette Lignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianis Drobecq</w:t>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Franc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (4), pp.e01772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202501772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467974v1</w:t>
+                <w:t xml:space="preserve">hal-05381159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D customized silica-based AFM probes fabricated by selective laser etching</w:t>
+                <w:t xml:space="preserve">Optimizing dimensional accuracy in two-photon polymerization: Influence of energy dose and proximity effects on sub-micrometric fiber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koutayba Saada</w:t>
+                <w:t xml:space="preserve">Ianis Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Claire Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lignieres</w:t>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.104735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381159v1</w:t>
+                <w:t xml:space="preserve">hal-05371782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing dimensional accuracy in two-photon polymerization: Influence of energy dose and proximity effects on sub-micrometric fiber structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104735⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371782v1</w:t>
+                <w:t xml:space="preserve">hal-05467974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed Bio‐detection on an Interferometric Optical Waveguide Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (11), pp.2400941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202400941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Electron Microscopy Techniques for Hydrogel Microarchitecture Characterization: SEM, Cryo-SEM, ESEM, and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Aigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Minvielle Moncla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goudouneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (15), pp.14687-14698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.4c08096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Derkenne</w:t>
+                <w:t xml:space="preserve">Christos I. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Giunchi</w:t>
+                <w:t xml:space="preserve">Larue Anne Edith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
+                <w:t xml:space="preserve">Clara Toulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Omar Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632660v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larue Anne Edith</w:t>
+                <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Toulouze</w:t>
+                <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mokhtari</w:t>
+                <w:t xml:space="preserve">Perrine Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefort</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798978v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116522v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denais</w:t>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pancreatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Desmet</w:t>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266785v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Generation of Pre‐Vascularized and Functional Human Beige Adipose Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gozde Eke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Villarroya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (31), pp.e2301499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202301499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular microfluidic system for on-chip extraction, preconcentration and detection of the cytokine biomarker IL-6 in biofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madad Azimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.9468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-13304-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Aggregate Assembly through Microengineering for Functional Tissue Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gozde Eke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gozde Eke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (9), pp.1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11091394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion chromatograph with three‐dimensional printed absorbance detector for indirect ultraviolet absorbance detection of phosphate in effluent and natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annija Lace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aideen Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bluett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (5), pp.1042-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jssc.202100897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278411v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hospitals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2041731420985202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459155v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Creff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Besson</w:t>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366154v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Hamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ferrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206676v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bone metastasis dwelling in a 3D bioengineered niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Botty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Montaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Deschaseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 269, pp.120624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2020.120624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Nanotopography and Chemical Functionality of 3D Printed Scaffolds through Cellulose Nanocrystal Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhanad Babi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayodele Fatona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (12), pp.8443-8455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.1c00970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Matthys</w:t>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (38), pp.5190-5193. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC05858C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547068v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
+                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Serra</w:t>
+                <w:t xml:space="preserve">Petra Jusková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gontran</w:t>
+                <w:t xml:space="preserve">Lionel Matthys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Hajjj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (38), pp.5190-5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05858C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083423v1</w:t>
+                <w:t xml:space="preserve">hal-02547068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marco Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gontran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hajjj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540295v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Voci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (2), pp.511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20020511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elias Angulo-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.6001-6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03128878v1</w:t>
+                <w:t xml:space="preserve">hal-02570972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02570972v1</w:t>
+                <w:t xml:space="preserve">hal-03128878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VEGF (Vascular Endothelial Growth Factor) Functionalized Magnetic Beads in a Microfluidic Device to Improve the Angiogenic Balance in Preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1), pp.145-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.118.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a microfluidic cell culture platform with stiffness control using Loctite 3525 glue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Vázquez-Victorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Peto-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariel Cano-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pérez-Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (20), pp.3512 - 3525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9lc00649d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-in-PDMS emulsion templating of highly interconnected porous architectures for 3D cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (32), pp.28631-28640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b07564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9NR02727K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Juskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1000, pp.239 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810656v1</w:t>
+                <w:t xml:space="preserve">hal-01852019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of free-standing PEGDA-hydrogel scaffolds for neuronal cell growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3), pp.315 - 316. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886538v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip conductometric detection of short DNA sequences via electro-hydrodynamic aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Diakité</w:t>
+                <w:t xml:space="preserve">David Herthnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Herthnek</w:t>
+                <w:t xml:space="preserve">Ismail Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bockelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (1), pp.190-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7an00798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct laser fabrication of free-standing PEGDA-hydrogel scaffolds for neuronal cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Juskova</w:t>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ollitrault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1000, pp.239 - 247. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.315 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852019v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875364v1</w:t>
+                <w:t xml:space="preserve">hal-01810656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon lithography and microscopy of 3D hydrogel scaffolds for neuronal cell growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">A microfluidic fluidized bed to capture, amplify and detect bacteria from raw samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Srbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Microfluidics in Cell Biology Part B: Microfluidics in Single Cells, 147, pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/aaab93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698486v1</w:t>
+                <w:t xml:space="preserve">pasteur-02438393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic fluidized bed to capture, amplify and detect bacteria from raw samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Srbova</w:t>
+                <w:t xml:space="preserve">Two-photon lithography and microscopy of 3D hydrogel scaffolds for neuronal cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.027009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/aaab93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02438393v1</w:t>
+                <w:t xml:space="preserve">hal-01698486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic inking of large-scale stamps for multiplexed microcontact printing and fabrication of cell microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0202531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François-Damien Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Champ</w:t>
+                <w:t xml:space="preserve">Vélan Taniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Julie Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), pp.211-220. </w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.015015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589742v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new microfluidic approach for the one-step capture, amplification and label-free quantification of bacteria from raw samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Pereiro</w:t>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
+                <w:t xml:space="preserve">Jana Srbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.1329 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SC03880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562321v1</w:t>
+                <w:t xml:space="preserve">hal-01760936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (27), pp.1700621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562500v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu-Guneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534024v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new microfluidic approach for the one-step capture, amplification and label-free quantification of bacteria from raw samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jana Srbova</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Du Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SC03880H⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.1603-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760936v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin immunoprecipitation in microfluidic droplets: towards fast and cheap analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Londono-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (3), pp.530 - 537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6LC01535B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mold patterning and actionable axo-somatic compartmentalization for on-chip neuron culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (11), pp.2059-2068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6LC00414H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic platform combining droplets and magnetic tweezers: application to HER2 expression in cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.25540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep25540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.16 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective handling of droplets in a microfluidic device using magnetic rails</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-015-1556-6⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.57 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498617v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu Guneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.2090 - 2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01767667v1</w:t>
+                <w:t xml:space="preserve">hal-01852039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective handling of droplets in a microfluidic device using magnetic rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.141 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-015-1556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852039v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirit Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0120680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0120680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three dimensional thermoplastic microfluidic chip for robust cell capture and high resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Tulukcuoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Clement Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicrofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.024109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4871035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic: an innovative tool for efficient cell sorting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), pp.297-307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00749520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress clamp experiments on multicellular tumor spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Elgeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Basan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (18), pp.188102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.188102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (250), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913722v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 73-74, pp. 564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.02.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848957v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73-74, pp.887 - 892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2004.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polydimethylsiloxane as a thermocurable resist for a soft imprint lithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 61-62, pp.379-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-9317(02)00573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8303,607 +8312,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue between pancreatic tumor and adjacent tissue: a relationship under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+                <w:t xml:space="preserve">Comparative analysis of electron microscopy techniques for hydrogel microarchitecture characterization: SEM, CryoSEM, ESEM, and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Minvielle Moncla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-physiological models: From organoids to organs-on-chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cargèse, France. 2024</w:t>
+              <w:t xml:space="preserve">Journées du RIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834165v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of electron microscopy techniques for hydrogel microarchitecture characterization: SEM, CryoSEM, ESEM, and TEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
+                <w:t xml:space="preserve">Dialogue between pancreatic tumor and adjacent tissue: a relationship under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du RIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Micro-physiological models: From organoids to organs-on-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cargèse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268482v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8913,147 +8922,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Colon-based Microphysiological System with Mechanical Microenvironment Control for 3D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Rojas-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dior Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pefaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9063,2143 +9072,2143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumoral mechanical stress reprograms adjacent tissue micro-environment to fuel pancreatic tumor progression: identification of a new subtype of activated fibroblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française pour la Recherche sur le Cancer du Pancréas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotherapy Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces induce a protumoral dialogue between the tumor and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Pancreatic Cancer Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
+                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Translationnelles du GSO - Cancer du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834772v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+                <w:t xml:space="preserve">418 A novel automated solution to study biotherapeutics infusion and pharmacokinetics within human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Soc Dermatol Res, Sep 2022, Amsterdam, Netherlands. pp.418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2022.09.431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834760v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">418 A novel automated solution to study biotherapeutics infusion and pharmacokinetics within human skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Descargues</w:t>
+                <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Translationnelles du GSO - Cancer du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982686v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 3D technologies applied to coral skeletons structures for generating an open science archive Corallum fabrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coral Reef Symposium (ICRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian R Voolstra, Jul 2022, Bremen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forces mécaniques induisent-elles un dialogue protumoral entre la tumeur et le tissu sain adjacent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème réunion du Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europtrode XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mechanical strain might modify transport properties of a biological tissue-mimicking porous media; an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journée d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mécanique sur le stroma dans le cas du cancer du pancréas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Matrice extracellulaire &amp; Cancer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D Model of Intestinal Epithelium to Study Intestinal Stem Cell Fate and Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEngineering 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Conference on Micro and Nano Engineering (MNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4TU federation., Sep 2015, La Haye, Netherlands. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11209,143 +11218,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINT HEAD OF A PRINTER , PRINTER AND PRINTING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 10,947,491 B2 ; EU EP3661754A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11355,91 +11364,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironnements pour l’analyse biologique et l’ingéniérie des tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01942805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11449,297 +11458,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of biomolecule microarrays for cell immobilization using automated microcontact printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chistophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell-Based Microarrays: Methods and Protocols </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-95, 2018, 978-1-4939-7791-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Microfluidic and Magnetic Particles Platform for Cancer Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchip Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-121, 2017, 978-1-4939-6732-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11749,114 +11758,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs ultra-sensibles pour le nano-adressage electrique. Application a la detection de biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12003,51 +12012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>