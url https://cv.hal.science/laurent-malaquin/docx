--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -902,606 +902,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
+                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos I. Papadopoulos</w:t>
+                <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larue Anne Edith</w:t>
+                <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Toulouze</w:t>
+                <w:t xml:space="preserve">Perrine Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mokhtari</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefort</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798978v1</w:t>
+                <w:t xml:space="preserve">hal-04632660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
+                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sagot</w:t>
+                <w:t xml:space="preserve">Christos I. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Derkenne</w:t>
+                <w:t xml:space="preserve">Larue Anne Edith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Giunchi</w:t>
+                <w:t xml:space="preserve">Clara Toulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
+                <w:t xml:space="preserve">Omar Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Julien Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632660v1</w:t>
+                <w:t xml:space="preserve">hal-04798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+                <w:t xml:space="preserve">hal-04116522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Desmet</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266785v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,191 +1542,191 @@
               <w:t xml:space="preserve">Pancreatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fournié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116522v1</w:t>
+                <w:t xml:space="preserve">hal-04266785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Generation of Pre‐Vascularized and Functional Human Beige Adipose Organoids</w:t>
               </w:r>
@@ -2242,477 +2242,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459155v1</w:t>
+                <w:t xml:space="preserve">hal-03206676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366154v1</w:t>
+                <w:t xml:space="preserve">hal-03278411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
+              <w:t xml:space="preserve">Hospitals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2041731420985202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206676v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278411v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bone metastasis dwelling in a 3D bioengineered niche</w:t>
               </w:r>
@@ -2960,403 +2960,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
+                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+                <w:t xml:space="preserve">Petra Jusková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Lionel Matthys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (38), pp.5190-5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05858C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540295v1</w:t>
+                <w:t xml:space="preserve">hal-02547068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Matthys</w:t>
+                <w:t xml:space="preserve">Marco Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Gontran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hajjj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547068v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
+                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Serra</w:t>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gontran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismail Hajjj</w:t>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083423v1</w:t>
+                <w:t xml:space="preserve">hal-02540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t>
               </w:r>
@@ -3476,77 +3476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,291 +3604,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570972v1</w:t>
+                <w:t xml:space="preserve">hal-03128878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elias Angulo-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.6001-6005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128878v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VEGF (Vascular Endothelial Growth Factor) Functionalized Magnetic Beads in a Microfluidic Device to Improve the Angiogenic Balance in Preeclampsia</w:t>
               </w:r>
@@ -4276,90 +4276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4410,90 +4410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4538,421 +4538,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip conductometric detection of short DNA sequences via electro-hydrodynamic aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Juskova</w:t>
+                <w:t xml:space="preserve">M L Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ollitrault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Herthnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bockelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7an00798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852019v1</w:t>
+                <w:t xml:space="preserve">hal-01679664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Juskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1000, pp.239 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875364v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip conductometric detection of short DNA sequences via electro-hydrodynamic aggregation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (1), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7an00798a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679664v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct laser fabrication of free-standing PEGDA-hydrogel scaffolds for neuronal cell growth</w:t>
               </w:r>
@@ -5084,77 +5084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,177 +5212,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic fluidized bed to capture, amplify and detect bacteria from raw samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Bendali</w:t>
+                <w:t xml:space="preserve">Dynamic inking of large-scale stamps for multiplexed microcontact printing and fabrication of cell microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
+                <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Srbova</w:t>
+                <w:t xml:space="preserve">Amélie Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02438393v1</w:t>
+                <w:t xml:space="preserve">hal-02392755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon lithography and microscopy of 3D hydrogel scaffolds for neuronal cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5431,880 +5431,880 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.027009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2057-1976/aaab93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic inking of large-scale stamps for multiplexed microcontact printing and fabrication of cell microarrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Degache</w:t>
+                <w:t xml:space="preserve">A microfluidic fluidized bed to capture, amplify and detect bacteria from raw samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Colin</w:t>
+                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dollat</w:t>
+                <w:t xml:space="preserve">Jana Srbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Microfluidics in Cell Biology Part B: Microfluidics in Single Cells, 147, pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392755v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02438393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Damien Delapierre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (27), pp.1700621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562500v1</w:t>
+                <w:t xml:space="preserve">hal-01534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new microfluidic approach for the one-step capture, amplification and label-free quantification of bacteria from raw samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Srbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), pp.1329 - 1336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6SC03880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu-Guneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534024v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Tulukcuoglu-Guneri</w:t>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Champ</w:t>
+                <w:t xml:space="preserve">Olivia Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), pp.211-220. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.1603-1615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589742v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermigier</w:t>
+                <w:t xml:space="preserve">François-Damien Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Du Roure</w:t>
+                <w:t xml:space="preserve">Vélan Taniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
+                <w:t xml:space="preserve">Julie Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (9), pp.1603-1615. </w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.015015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562321v1</w:t>
+                <w:t xml:space="preserve">hal-01562500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin immunoprecipitation in microfluidic droplets: towards fast and cheap analyses</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Londono-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6571,77 +6571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic platform combining droplets and magnetic tweezers: application to HER2 expression in cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6692,90 +6692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6820,437 +6820,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
+                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+                <w:t xml:space="preserve">Julien Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Benoit Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu Guneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.2090 - 2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767667v1</w:t>
+                <w:t xml:space="preserve">hal-01852039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective handling of droplets in a microfluidic device using magnetic rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Autebert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.141 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-015-1556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852039v1</w:t>
+                <w:t xml:space="preserve">hal-01498617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective handling of droplets in a microfluidic device using magnetic rails</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.57 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-015-1556-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
               </w:r>
@@ -7262,77 +7262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirit Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0120680. </w:t>
@@ -7370,64 +7370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three dimensional thermoplastic microfluidic chip for robust cell capture and high resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Tulukcuoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,103 +7504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic: an innovative tool for efficient cell sorting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), pp.297-307. </w:t>
@@ -7766,286 +7766,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 73-74, pp. 564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.02.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848957v1</w:t>
+                <w:t xml:space="preserve">hal-00913722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (250), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913722v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
@@ -8083,51 +8083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73-74, pp.887 - 892. </w:t>
@@ -8178,51 +8178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polydimethylsiloxane as a thermocurable resist for a soft imprint lithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,64 +8559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue between pancreatic tumor and adjacent tissue: a relationship under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,77 +8684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8949,64 +8949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Colon-based Microphysiological System with Mechanical Microenvironment Control for 3D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duvan Rojas-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dior Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,669 +9046,652 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumoral mechanical stress reprograms adjacent tissue micro-environment to fuel pancreatic tumor progression: identification of a new subtype of activated fibroblasts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Fanjul</w:t>
+                <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koutayba Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association Française pour la Recherche sur le Cancer du Pancréas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MNE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834786v1</w:t>
+                <w:t xml:space="preserve">hal-05562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumoral mechanical stress reprograms adjacent tissue micro-environment to fuel pancreatic tumor progression: identification of a new subtype of activated fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotherapy Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Association Française pour la Recherche sur le Cancer du Pancréas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475731v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces induce a protumoral dialogue between the tumor and the adjacent healthy tissue?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Pancreatic Cancer Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Biotherapy Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834780v1</w:t>
+                <w:t xml:space="preserve">hal-05475731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do mechanical forces induce a protumoral dialogue between the tumor and the adjacent healthy tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Renouard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Pancreatic Cancer Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475727v1</w:t>
+                <w:t xml:space="preserve">hal-04834780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834760v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">418 A novel automated solution to study biotherapeutics infusion and pharmacokinetics within human skin</w:t>
               </w:r>
@@ -9828,64 +9811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9947,1209 +9930,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D technologies applied to coral skeletons structures for generating an open science archive Corallum fabrica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Larré</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Coral Reef Symposium (ICRS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian R Voolstra, Jul 2022, Bremen (DE), Germany</w:t>
+              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473711v1</w:t>
+                <w:t xml:space="preserve">hal-04834760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces mécaniques induisent-elles un dialogue protumoral entre la tumeur et le tissu sain adjacent ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Advanced 3D technologies applied to coral skeletons structures for generating an open science archive Corallum fabrica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIème réunion du Club Français du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Coral Reef Symposium (ICRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian R Voolstra, Jul 2022, Bremen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834757v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+                <w:t xml:space="preserve">Les forces mécaniques induisent-elles un dialogue protumoral entre la tumeur et le tissu sain adjacent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">XXXVIème réunion du Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930397v1</w:t>
+                <w:t xml:space="preserve">hal-04834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dollat</w:t>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Europtrode XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475729v1</w:t>
+                <w:t xml:space="preserve">hal-04930397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mechanical strain might modify transport properties of a biological tissue-mimicking porous media; an experimental approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme Journée d'Etude des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Starsbourg, France</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878613v1</w:t>
+                <w:t xml:space="preserve">hal-05475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mécanique sur le stroma dans le cas du cancer du pancréas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">How mechanical strain might modify transport properties of a biological tissue-mimicking porous media; an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Swider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Matrice extracellulaire &amp; Cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15eme Journée d'Etude des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834102v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Leroy</w:t>
+                <w:t xml:space="preserve">Impact de la mécanique sur le stroma dans le cas du cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lac Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Workshop "Matrice extracellulaire &amp; Cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930516v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Accardo</w:t>
+                <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886999v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3D Model of Intestinal Epithelium to Study Intestinal Stem Cell Fate and Proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Creff</w:t>
+                <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Besson</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEngineering 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886544v1</w:t>
+                <w:t xml:space="preserve">hal-01886999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of 3D Model of Intestinal Epithelium to Study Intestinal Stem Cell Fate and Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEngineering 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11164,51 +11272,51 @@
               <w:t xml:space="preserve">41. Conference on Micro and Nano Engineering (MNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4TU federation., Sep 2015, La Haye, Netherlands. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11218,143 +11326,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINT HEAD OF A PRINTER , PRINTER AND PRINTING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 10,947,491 B2 ; EU EP3661754A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11364,91 +11472,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironnements pour l’analyse biologique et l’ingéniérie des tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01942805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11458,297 +11566,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of biomolecule microarrays for cell immobilization using automated microcontact printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chistophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell-Based Microarrays: Methods and Protocols </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-95, 2018, 978-1-4939-7791-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Microfluidic and Magnetic Particles Platform for Cancer Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchip Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-121, 2017, 978-1-4939-6732-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11758,114 +11866,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs ultra-sensibles pour le nano-adressage electrique. Application a la detection de biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12012,51 +12120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>