--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -236,291 +236,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing dimensional accuracy in two-photon polymerization: Influence of energy dose and proximity effects on sub-micrometric fiber structures</w:t>
+                <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ianis Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104735⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371782v1</w:t>
+                <w:t xml:space="preserve">hal-05467974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Optimizing dimensional accuracy in two-photon polymerization: Influence of energy dose and proximity effects on sub-micrometric fiber structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Séguier</w:t>
+                <w:t xml:space="preserve">Claire Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ianis Drobecq</w:t>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Franc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.104735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467974v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed Bio‐detection on an Interferometric Optical Waveguide Assembly</w:t>
               </w:r>
@@ -774,959 +774,959 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereolithography 3D printing method for multi-material hydrogel 2D photo-patterning in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.100301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mne.2025.100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
+                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sagot</w:t>
+                <w:t xml:space="preserve">Christos I. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Derkenne</w:t>
+                <w:t xml:space="preserve">Larue Anne Edith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Giunchi</w:t>
+                <w:t xml:space="preserve">Clara Toulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
+                <w:t xml:space="preserve">Omar Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Julien Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632660v1</w:t>
+                <w:t xml:space="preserve">hal-04798978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile micromodel technology to explore biofilm development in porous media flows</w:t>
+                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos I. Papadopoulos</w:t>
+                <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larue Anne Edith</w:t>
+                <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Toulouze</w:t>
+                <w:t xml:space="preserve">Perrine Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mokhtari</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefort</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.254-271. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3LC00293D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798978v1</w:t>
+                <w:t xml:space="preserve">hal-04632660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fournié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116522v1</w:t>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Denais</w:t>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+              <w:t xml:space="preserve">Pancreatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Delarue</w:t>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729109v1</w:t>
+                <w:t xml:space="preserve">hal-04266785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of a polymer MEMS droplet dispenser by laser-assisted 3D printing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Desmet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.85. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-023-00559-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266785v1</w:t>
+                <w:t xml:space="preserve">hal-04116522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Generation of Pre‐Vascularized and Functional Human Beige Adipose Organoids</w:t>
               </w:r>
@@ -1840,295 +1840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular microfluidic system for on-chip extraction, preconcentration and detection of the cytokine biomarker IL-6 in biofluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Aggregate Assembly through Microengineering for Functional Tissue Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gozde Eke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+                <w:t xml:space="preserve">Xi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bendali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Dumas</w:t>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13304-z⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11091394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852750v1</w:t>
+                <w:t xml:space="preserve">hal-03675727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Aggregate Assembly through Microengineering for Functional Tissue Emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+                <w:t xml:space="preserve">Modular microfluidic system for on-chip extraction, preconcentration and detection of the cytokine biomarker IL-6 in biofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Escudero</w:t>
+                <w:t xml:space="preserve">Madad Azimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
+                <w:t xml:space="preserve">Simon Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (9), pp.1394. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.9468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11091394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13304-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675727v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion chromatograph with three‐dimensional printed absorbance detector for indirect ultraviolet absorbance detection of phosphate in effluent and natural waters</w:t>
               </w:r>
@@ -2242,477 +2242,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
+                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Hamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
+              <w:t xml:space="preserve">Hospitals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2041731420985202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206676v1</w:t>
+                <w:t xml:space="preserve">hal-03366154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278411v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of intestinal epithelium: towards bioengineered systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041731420985202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366154v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « systèmes micro-physiologique » : des outils pour modéliser le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colon Fibroblasts and Inflammation: Sparring Partners in Colorectal Cancer Initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13081749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459155v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bone metastasis dwelling in a 3D bioengineered niche</w:t>
               </w:r>
@@ -2960,433 +2960,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
+                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Jusková</w:t>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Matthys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Morgane Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC05858C⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547068v1</w:t>
+                <w:t xml:space="preserve">hal-02540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D deterministic lateral displacement (3D-DLD) cartridge system for high throughput particle sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Jusková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Serra</w:t>
+                <w:t xml:space="preserve">Lionel Matthys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gontran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismail Hajjj</w:t>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (38), pp.5190-5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05858C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083423v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of a biocompatible low molecular weight supramolecular hydrogel by dimethylsulfoxide water solvent exchange</w:t>
+                <w:t xml:space="preserve">Development of a droplet microfluidics device based on integrated soft magnets and fluidic capacitor for passive extraction and redispersion of functionalized magnetic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+                <w:t xml:space="preserve">Marco Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mauduit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Emilie Gontran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hajjj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540295v1</w:t>
+                <w:t xml:space="preserve">hal-03083423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,77 +3476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,373 +3604,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elias Angulo-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.6001-6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128878v1</w:t>
+                <w:t xml:space="preserve">hal-02570972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D printing with spin-crossover polymer composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Onfroy-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (8), pp.6001-6005. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tc01532f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9122629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570972v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VEGF (Vascular Endothelial Growth Factor) Functionalized Magnetic Beads in a Microfluidic Device to Improve the Angiogenic Balance in Preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1), pp.145-153. </w:t>
@@ -4270,999 +4270,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Courson</w:t>
+                <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR02727K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329371v1</w:t>
+                <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR02727K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166311v1</w:t>
+                <w:t xml:space="preserve">hal-02329371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip conductometric detection of short DNA sequences via electro-hydrodynamic aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Direct laser fabrication of free-standing PEGDA-hydrogel scaffolds for neuronal cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Diakité</w:t>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Herthnek</w:t>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Cissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Bockelmann</w:t>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.315 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7an00798a⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679664v1</w:t>
+                <w:t xml:space="preserve">hal-01886538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852019v1</w:t>
+                <w:t xml:space="preserve">hal-01810656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Resolution improvement of 3D stereo-lithography through the direct laser trajectory programming: Application to microfluidic deterministic lateral displacement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Juskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1000, pp.239 - 247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875364v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of free-standing PEGDA-hydrogel scaffolds for neuronal cell growth</w:t>
+                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886538v1</w:t>
+                <w:t xml:space="preserve">hal-01875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">On-chip conductometric detection of short DNA sequences via electro-hydrodynamic aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Herthnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bockelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (1), pp.190-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7an00798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810656v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic inking of large-scale stamps for multiplexed microcontact printing and fabrication of cell microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,90 +5365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon lithography and microscopy of 3D hydrogel scaffolds for neuronal cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.027009. </w:t>
@@ -5486,77 +5486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic fluidized bed to capture, amplify and detect bacteria from raw samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,697 +5614,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02438393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">François-Damien Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélan Taniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.015015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534024v1</w:t>
+                <w:t xml:space="preserve">hal-01562500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new microfluidic approach for the one-step capture, amplification and label-free quantification of bacteria from raw samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Srbova</w:t>
+                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu-Guneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SC03880H⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760936v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-in-CHIPS: A Microfluidic Platform for Molecular Typing of Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Du Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_16⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.1603-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589742v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluidized bed for solid phase extraction in microfluidic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A new microfluidic approach for the one-step capture, amplification and label-free quantification of bacteria from raw samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Pereiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Tabnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Srbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7lc00063d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.1329 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SC03880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562321v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput micropatterning of interspersed cell arrays using capillary assembly This content has been downloaded from IOPscience. Please scroll down to see the full text. High throughput micropatterning of interspersed cell arrays using capillary assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vélan Taniga</w:t>
+                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boisselier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.015015. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (27), pp.1700621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa5852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562500v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin immunoprecipitation in microfluidic droplets: towards fast and cheap analyses</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (11), pp.2059-2068. </w:t>
@@ -6597,51 +6597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6820,161 +6820,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
+                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Autebert</w:t>
+                <w:t xml:space="preserve">Raphaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Champ</w:t>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ezgi Tulukcuoglu Guneri</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.57 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852039v1</w:t>
+                <w:t xml:space="preserve">hal-01767667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective handling of droplets in a microfluidic device using magnetic rails</w:t>
               </w:r>
@@ -6999,51 +7011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7084,173 +7096,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
+                <w:t xml:space="preserve">High purity microfluidic sorting and analysis of circulating tumor cells: towards routine mutation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+                <w:t xml:space="preserve">Julien Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">Benoit Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Tulukcuoglu Guneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.2090 - 2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5lc00104h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767667v1</w:t>
+                <w:t xml:space="preserve">hal-01852039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
               </w:r>
@@ -7288,51 +7288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0120680. </w:t>
@@ -7370,64 +7370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three dimensional thermoplastic microfluidic chip for robust cell capture and high resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Tulukcuoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,64 +7504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic: an innovative tool for efficient cell sorting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Autebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress clamp experiments on multicellular tumor spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Elgeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,368 +7766,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (250), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913722v1</w:t>
+                <w:t xml:space="preserve">hal-01848957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 73-74, pp. 564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.02.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848957v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73-74, pp.887 - 892. </w:t>
@@ -8178,64 +8178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polydimethylsiloxane as a thermocurable resist for a soft imprint lithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8265,98 +8265,582 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional printing of human anatomical models of the scala tympani with surface optimization for cochlear implant insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfibrillar scaffolds via two-photon polymerization: tuning the mechanics and architecture of extracellular matrix models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pefaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Human Colon-based Microphysiological System with Mechanical Microenvironment Control for 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Rojas-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dior Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pefaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Management Plan - Printiss “Development of a multi-material and multicellular bioprinting platform for the creation of microenvironment models”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS - CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8398,448 +8882,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of electron microscopy techniques for hydrogel microarchitecture characterization: SEM, CryoSEM, ESEM, and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Aigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Minvielle Moncla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du RIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue between pancreatic tumor and adjacent tissue: a relationship under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-physiological models: From organoids to organs-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cargèse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8868,255 +9352,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470130v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05268457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9158,1811 +9492,1811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumoral mechanical stress reprograms adjacent tissue micro-environment to fuel pancreatic tumor progression: identification of a new subtype of activated fibroblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française pour la Recherche sur le Cancer du Pancréas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotherapy Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces induce a protumoral dialogue between the tumor and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Pancreatic Cancer Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">418 A novel automated solution to study biotherapeutics infusion and pharmacokinetics within human skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Descargues</w:t>
+                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982686v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Translationnelles du GSO - Cancer du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bousquet</w:t>
+                <w:t xml:space="preserve">418 A novel automated solution to study biotherapeutics infusion and pharmacokinetics within human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Soc Dermatol Res, Sep 2022, Amsterdam, Netherlands. pp.418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2022.09.431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834760v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 3D technologies applied to coral skeletons structures for generating an open science archive Corallum fabrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coral Reef Symposium (ICRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian R Voolstra, Jul 2022, Bremen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forces mécaniques induisent-elles un dialogue protumoral entre la tumeur et le tissu sain adjacent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème réunion du Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europtrode XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering Conference MNE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mechanical strain might modify transport properties of a biological tissue-mimicking porous media; an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journée d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mécanique sur le stroma dans le cas du cancer du pancréas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Matrice extracellulaire &amp; Cancer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid prototyping of a MEMS-based droplet dispenser using 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering MNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11017,208 +11351,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D Model of Intestinal Epithelium to Study Intestinal Stem Cell Fate and Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEngineering 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible magnetic clamp of a microfluidic interface for the seric detection of food allergies on allergen microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,51 +11606,51 @@
               <w:t xml:space="preserve">41. Conference on Micro and Nano Engineering (MNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4TU federation., Sep 2015, La Haye, Netherlands. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11326,143 +11660,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINT HEAD OF A PRINTER , PRINTER AND PRINTING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 10,947,491 B2 ; EU EP3661754A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11472,91 +11806,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironnements pour l’analyse biologique et l’ingéniérie des tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01942805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11566,65 +11900,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of biomolecule microarrays for cell immobilization using automated microcontact printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,119 +11966,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chistophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell-Based Microarrays: Methods and Protocols </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-95, 2018, 978-1-4939-7791-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Microfluidic and Magnetic Particles Platform for Cancer Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11753,110 +12087,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchip Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-121, 2017, 978-1-4939-6732-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6734-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11866,114 +12200,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs ultra-sensibles pour le nano-adressage electrique. Application a la detection de biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12120,51 +12454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104735" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos I. Papadopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toulouze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00293D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-023-00559-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04266619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Eke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Villarroya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03675727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madad Azimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13304-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420985202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03459155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081749" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Montaudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03547189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanad Babi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Fatona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00970" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02547068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskov&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matthys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05858C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gontran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hajjj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343967v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fraichard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.118.12380" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro V&#225;zquez-Victorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peto-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Cano-Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-Calixto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00649d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b07564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2018.02.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G0DJ8B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Juskova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ollitrault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Diakit&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herthnek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ciss&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bockelmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00798a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Tabnaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Srbova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Damien Delapierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lan Taniga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisselier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa5852" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu-Guneri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champ" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7lc00063d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01760936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC03880H" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Champ" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01535B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferraro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25540" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1556-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coudert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu Guneri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc00104h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Tulukcuoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03196107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauzac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(02)00573-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN7JNDCB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arcas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tailhan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05610769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descargues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.431" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mansard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930516v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886544v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097050v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01942805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309980v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6734-6_9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009243v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>