--- v0 (2026-04-11)
+++ v1 (2026-05-09)
@@ -1134,307 +1134,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and proteome analysis of Pinctada margaritifera calcifying mantle and shell: focus on biomineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Joubert</w:t>
+                <w:t xml:space="preserve">Blood cells RNA biomarkers as a first long-term detection strategy for EPO abuse in horseracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bailly-Chouriberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Noguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierrat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-613⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (7), pp.339-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867261v1</w:t>
+                <w:t xml:space="preserve">hal-02867262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood cells RNA biomarkers as a first long-term detection strategy for EPO abuse in horseracing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Noguier</w:t>
+                <w:t xml:space="preserve">Transcriptome and proteome analysis of Pinctada margaritifera calcifying mantle and shell: focus on biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garcia</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.146⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02867262v1</w:t>
+                <w:t xml:space="preserve">hal-02867261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoribonuclease L (RNase L) Regulates the Myogenic and Adipogenic Potential of Myogenic Cells</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwas Srivastava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toledo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020104895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450788v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garcel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2020.07.001140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahdi Laaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1733800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37813-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;bli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Megarbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mircher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.146" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB43C348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Salehzada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Vu Thi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guizani-Tabbane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben-Aissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-238" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-10-051086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulricke Ludewig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Nesch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1307.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54D8DFAFB1603CD28DD8359C1AC6C72E13840BE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2002.6836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GWPV85J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piquemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cameo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cirou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwas Srivastava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toledo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020104895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450788v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Garcel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2020.07.001140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahdi Laaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1733800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37813-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;bli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Megarbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mircher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bailly-Chouriberry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NB43C348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Salehzada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Vu Thi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guizani-Tabbane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ben-Aissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-238" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-10-051086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulricke Ludewig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Nesch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1307.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54D8DFAFB1603CD28DD8359C1AC6C72E13840BE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2002.6836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GWPV85J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piquemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cameo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cirou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>