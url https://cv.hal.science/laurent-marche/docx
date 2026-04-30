--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -2222,77 +2222,954 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterobacteria and lactic acid bacteria fight during spontaneous vegetable fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science participatives et aliments fermentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés microbiennes de légumes fermentés domestiques et artisanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protéines phloèmiennes PP2.: Fonctions multiples chez Arabidopsis thaliana ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final du réseau de recherche du programme interdisciplinaire INRA/CNRS "Chimie pour le développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and functions of phloem proteins 2 (PP2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GDR - AMV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Saint Brévin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and function of phloem proteins 2 (PP2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Taîpei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and function of phloem proteins 2 (PP2) in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET FLEGME : Animation, Médiation, Fidélisation d’une communauté de « citoyens Fermenteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2308,1417 +3185,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de clôture du projet FLEGME - fermentation des légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities of home-made fermented vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Microbial Diversity (MD2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual Event https://md21.simtrea.org/, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities of homemade fermented vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque National SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation, localization, expression and genetic variability of rhoptry associated protein 1 gene (rap1) of Babesia divergens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Signaling by Adhesion Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Waterville, United States. n. p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarantine root-knot nematodes : specific determination and study of proteins implied in virulence/avirulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarantine root-knot nematodes in Europe awarness, resistance management, and phytosanitary policy workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Wageningen, Netherlands. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828548v1</w:t>
-              </w:r>
-[...875 lines deleted...]
-                <w:t xml:space="preserve">hal-02913072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4361,51 +4361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01510-16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Moura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Galeotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00671.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2005.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4C1RTW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Biron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal&#233;otti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2004.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48C6B1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7MQS25J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugni&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-44-6-941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Becker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tastet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piskor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Cez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01510-16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Moura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Galeotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00671.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2005.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4C1RTW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Biron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal&#233;otti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2004.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48C6B1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7MQS25J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugni&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-44-6-941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tastet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lett&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piskor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Cez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>