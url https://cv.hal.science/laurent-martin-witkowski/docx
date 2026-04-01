--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1360,321 +1360,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement à surface libre engendré dans une cavité cylindrique tournante à petit rapport de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
+                <w:t xml:space="preserve">Influence of counter-rotating von Karman flow on cylindrical Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2010062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.036322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627916v1</w:t>
+                <w:t xml:space="preserve">hal-01627914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of counter-rotating von Karman flow on cylindrical Rayleigh-Bénard convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement à surface libre engendré dans une cavité cylindrique tournante à petit rapport de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (3), pp.036322. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627914v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a reduced model for nonlinear dynamics in Rayleigh-Bénard convection with counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2674,267 +2674,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
+                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410269v1</w:t>
+                <w:t xml:space="preserve">hal-04410318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410318v1</w:t>
+                <w:t xml:space="preserve">hal-04410239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
+                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
@@ -2952,181 +2952,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410239v1</w:t>
+                <w:t xml:space="preserve">hal-04410197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Delbende</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410197v1</w:t>
+                <w:t xml:space="preserve">hal-04410269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations dans la convection de Rayleigh Bénard en cavité cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bordja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,77 +4174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced models to study Rayleigh-Bénard convection in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,77 +4377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4485,103 +4485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation phenomena in cylindrical convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kataryna Boronska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,90 +4714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection Rayleigh-Bénard en cavité cylindrique avec contra-rotation exacte des disques isothermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bordja</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4991,51 +4991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>