--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -814,304 +814,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Delbende</w:t>
+                <w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937946v1</w:t>
+                <w:t xml:space="preserve">hal-02966747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
+                <w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966747v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,177 +1360,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of counter-rotating von Karman flow on cylindrical Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Building a reduced model for nonlinear dynamics in Rayleigh-Bénard convection with counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bordja</w:t>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (3), pp.036322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036322⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.036323_1-036323_12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627914v1</w:t>
+                <w:t xml:space="preserve">hal-01621208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils de stabilité pour un écoulement à surface libre engendré dans une cavité cylindrique tournante à petit rapport de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1549,193 +1532,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.339-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a reduced model for nonlinear dynamics in Rayleigh-Bénard convection with counter-rotating disks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Influence of counter-rotating von Karman flow on cylindrical Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.036323_1-036323_12. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.036322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621208v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyant instability in a laterally heated vertical cylinder</w:t>
               </w:r>
@@ -1831,290 +1831,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric stability of the flow between two exactly counter-rotating disks with large aspect ratio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Walker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin-Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112005007433⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.054102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848280v1</w:t>
+                <w:t xml:space="preserve">hal-00124541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Foucault</w:t>
+                <w:t xml:space="preserve">Axisymmetric stability of the flow between two exactly counter-rotating disks with large aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pecheux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 546, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005007433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2251,151 +2251,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410385v1</w:t>
+                <w:t xml:space="preserve">hal-04391801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une condition aux limites simple pour un écoulement à surface libre en rotation dans une cavité cylindrique : effet de la variation du rapport de forme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2411,182 +2428,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391801v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t>
               </w:r>
@@ -2674,459 +2674,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Duguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410318v1</w:t>
+                <w:t xml:space="preserve">hal-04410269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
+                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410239v1</w:t>
+                <w:t xml:space="preserve">hal-04410197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Delbende</w:t>
+                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410197v1</w:t>
+                <w:t xml:space="preserve">hal-04410318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410269v1</w:t>
+                <w:t xml:space="preserve">hal-04410239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t>
               </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -3952,122 +3952,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement engendré dans une cavité cylindrique avec surface libre et fond tournant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermocapillary instabilities with crystal and feed rod rotation in laterally heated liquid bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390817v1</w:t>
+                <w:t xml:space="preserve">hal-01847061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations dans la convection de Rayleigh Bénard en cavité cylindrique</w:t>
               </w:r>
@@ -4168,260 +4168,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced models to study Rayleigh-Bénard convection in cylindrical geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement engendré dans une cavité cylindrique avec surface libre et fond tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847060v1</w:t>
+                <w:t xml:space="preserve">hal-03390817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocapillary instabilities with crystal and feed rod rotation in laterally heated liquid bridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced models to study Rayleigh-Bénard convection in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Walker</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847061v1</w:t>
+                <w:t xml:space="preserve">hal-01847060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,77 +4511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kataryna Boronska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,64 +4714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection Rayleigh-Bénard en cavité cylindrique avec contra-rotation exacte des disques isothermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>