--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2251,168 +2251,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faugaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391801v1</w:t>
+                <w:t xml:space="preserve">hal-04410385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une condition aux limites simple pour un écoulement à surface libre en rotation dans une cavité cylindrique : effet de la variation du rapport de forme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2428,165 +2411,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410385v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t>
               </w:r>
@@ -2674,159 +2674,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
+                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410269v1</w:t>
+                <w:t xml:space="preserve">hal-04410318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
+                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
@@ -2844,205 +2844,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410197v1</w:t>
+                <w:t xml:space="preserve">hal-04410239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faugaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Duguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410318v1</w:t>
+                <w:t xml:space="preserve">hal-04410269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t>
+                <w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Delbende</w:t>
@@ -3060,73 +3060,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410239v1</w:t>
+                <w:t xml:space="preserve">hal-04410197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t>
               </w:r>
@@ -4047,243 +4047,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations dans la convection de Rayleigh Bénard en cavité cylindrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement engendré dans une cavité cylindrique avec surface libre et fond tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bessaih</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390736v1</w:t>
+                <w:t xml:space="preserve">hal-03390817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils de stabilité pour un écoulement engendré dans une cavité cylindrique avec surface libre et fond tournant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
+                <w:t xml:space="preserve">Oscillations dans la convection de Rayleigh Bénard en cavité cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérida Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bessaih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390817v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced models to study Rayleigh-Bénard convection in cylindrical geometry</w:t>
               </w:r>
@@ -4991,51 +4991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C Houchens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barkley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gemeny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.07.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDWH524-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bordja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Cruz Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessaih" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kataryna Boronska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kahouadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>