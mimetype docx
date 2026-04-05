--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -211,404 +211,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting a master plan by encouraging participation: On the culture of convergence in urban planning</w:t>
+                <w:t xml:space="preserve">Investigating Through Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Cultural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/jucs_00098_1⟩</w:t>
+              <w:t xml:space="preserve">GeoHumanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2373566X.2025.2482622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286541v1</w:t>
+                <w:t xml:space="preserve">hal-05073923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Through Fiction</w:t>
+                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piddiu Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHumanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2373566X.2025.2482622⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073923v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lost in narration? Metropolises in transition seek narrative(s) - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piddiu Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15er5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346575v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in narration? Metropolises in transition seek narrative(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting a master plan by encouraging participation: On the culture of convergence in urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gaberell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ambrosino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Matthey</w:t>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">Journal of Urban Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.119-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15er5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/jucs_00098_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464879v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminante, No Hay Camino, Se Hace Camino al Andar: On a Creative Research Project in Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,77 +1001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du récit en urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1181,585 +1181,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
+                <w:t xml:space="preserve">Ramau et la fabrique de la ville. Trois regards sur la coopération interprofessionnelle et ses évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Battesti</w:t>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Geisler</w:t>
+                <w:t xml:space="preserve">Guy Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, RAMAU, 20 ans de recherches sur la fabrication de la ville, 10, pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271393v1</w:t>
+                <w:t xml:space="preserve">halshs-02464768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramau et la fabrique de la ville. Trois regards sur la coopération interprofessionnelle et ses évolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Godier</w:t>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tapie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Matthey</w:t>
+                <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02464768v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau récit du paysage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimères. Effets de réel, pacte de lecture et dispositifs esthétiques de l’objectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La fiction et le réel, 16, pp.98-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00909246v1</w:t>
+                <w:t xml:space="preserve">hal-03278512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimères. Effets de réel, pacte de lecture et dispositifs esthétiques de l’objectivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le nouveau récit du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue (4), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278512v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sécession: &amp;quot;l'extension du domaine de la lutte&amp;quot; en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie des espaces poreux. Polymorphie et polysémie des communautés fermées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00712295v1</w:t>
+                <w:t xml:space="preserve">halshs-00911874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie des espaces poreux. Polymorphie et polysémie des communautés fermées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Faire sécession: &amp;quot;l'extension du domaine de la lutte&amp;quot; en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/articulo.2088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911874v1</w:t>
+                <w:t xml:space="preserve">halshs-00712295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme et le label, production de la norme et logiques d'hybridation dans la fabrique de la ville durable : le cas des écoquartiers</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations métropolitaines en transition. Récitant(s), prospective(s), imaginaire(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,51 +2133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolitan narratives in transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,64 +2477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MétisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
@@ -2681,64 +2681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction &amp;quot;Vers une recherche narrative en aménagement et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3281,51 +3281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la ville pour ménager les lieux qui comptent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.reiso.org/document/11643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,51 +3662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8F016D3"/>
+    <w:nsid w:val="E8AC5AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>