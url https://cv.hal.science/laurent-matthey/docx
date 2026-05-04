--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -211,196 +211,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Through Fiction</w:t>
+                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piddiu Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHumanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2373566X.2025.2482622⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073923v1</w:t>
+                <w:t xml:space="preserve">hal-05346575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
+                <w:t xml:space="preserve">Investigating Through Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piddiu Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">GeoHumanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2373566X.2025.2482622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346575v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in narration? Metropolises in transition seek narrative(s) - Introduction</w:t>
               </w:r>
@@ -588,209 +588,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halluciner le monde – avec ou sans IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26151/6xbt-7851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572998v1</w:t>
+                <w:t xml:space="preserve">hal-04806797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halluciner le monde – avec ou sans IA générative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26151/6xbt-7851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806797v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminante, No Hay Camino, Se Hace Camino al Andar: On a Creative Research Project in Urban Planning</w:t>
               </w:r>
@@ -2662,298 +2662,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction &amp;quot;Vers une recherche narrative en aménagement et urbanisme</w:t>
+                <w:t xml:space="preserve">Du récit d'enquête à l'enquête par le récit : un dévoilement &amp;quot;littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Matthey; Simon Gaberell; Elena Cogato Lanza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MétisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-28, 2025, 9782940711543</w:t>
+              <w:t xml:space="preserve">, pp.209-218, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989753v1</w:t>
+                <w:t xml:space="preserve">halshs-04989824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit d'enquête à l'enquête par le récit : un dévoilement &amp;quot;littéraire</w:t>
+                <w:t xml:space="preserve">De la difficulté d’un urbanisme ouvert à la différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Matthey; Simon Gaberell; Elena Cogato Lanza. </w:t>
+              <w:t xml:space="preserve">Cattacin, Sandro; Gamba, Fiorenza; Waeber, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.209-218, 2025, 9782940711543</w:t>
+              <w:t xml:space="preserve">Penser et planifier la ville des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismo, pp.177-198, 2025, 978-2-88351-768-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989824v1</w:t>
+                <w:t xml:space="preserve">hal-04963062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté d’un urbanisme ouvert à la différence</w:t>
+                <w:t xml:space="preserve">Introduction &amp;quot;Vers une recherche narrative en aménagement et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cattacin, Sandro; Gamba, Fiorenza; Waeber, Olivier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gaberell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et planifier la ville des différences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seismo, pp.177-198, 2025, 978-2-88351-768-4</w:t>
+              <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-28, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963062v1</w:t>
+                <w:t xml:space="preserve">halshs-04989753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les coopératives d'habitat dans le Grand Genève</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8AC5AD1"/>
+    <w:nsid w:val="EE8A9504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>