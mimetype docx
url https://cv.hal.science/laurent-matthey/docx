--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -211,629 +211,629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
+                <w:t xml:space="preserve">Promoting a master plan by encouraging participation: On the culture of convergence in urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piddiu Luca</w:t>
+                <w:t xml:space="preserve">Simon Gaberell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.119-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jucs_00098_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346575v1</w:t>
+                <w:t xml:space="preserve">hal-05286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Through Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2373566X.2025.2482622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in narration? Metropolises in transition seek narrative(s) - Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approcher les futurs urbains par le récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piddiu Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15er5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464879v1</w:t>
+                <w:t xml:space="preserve">hal-05346575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting a master plan by encouraging participation: On the culture of convergence in urban planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lost in narration? Metropolises in transition seek narrative(s) - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.119-145. </w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jucs_00098_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15er5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286541v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halluciner le monde – avec ou sans IA générative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26151/6xbt-7851⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806797v1</w:t>
+                <w:t xml:space="preserve">hal-04572998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halluciner le monde – avec ou sans IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26151/6xbt-7851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572998v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminante, No Hay Camino, Se Hace Camino al Andar: On a Creative Research Project in Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,77 +1001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du récit en urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1181,585 +1181,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramau et la fabrique de la ville. Trois regards sur la coopération interprofessionnelle et ses évolutions</w:t>
+                <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Godier</w:t>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tapie</w:t>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Matthey</w:t>
+                <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02464768v1</w:t>
+                <w:t xml:space="preserve">hal-02271393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramau et la fabrique de la ville. Trois regards sur la coopération interprofessionnelle et ses évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Geisler</w:t>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, RAMAU, 20 ans de recherches sur la fabrication de la ville, 10, pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271393v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimères. Effets de réel, pacte de lecture et dispositifs esthétiques de l’objectivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le nouveau récit du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue (4), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278512v1</w:t>
+                <w:t xml:space="preserve">halshs-00909246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau récit du paysage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimères. Effets de réel, pacte de lecture et dispositifs esthétiques de l’objectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La fiction et le réel, 16, pp.98-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/articulo.2319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00909246v1</w:t>
+                <w:t xml:space="preserve">hal-03278512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie des espaces poreux. Polymorphie et polysémie des communautés fermées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Faire sécession: &amp;quot;l'extension du domaine de la lutte&amp;quot; en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00911874v1</w:t>
+                <w:t xml:space="preserve">halshs-00712295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sécession: &amp;quot;l'extension du domaine de la lutte&amp;quot; en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie des espaces poreux. Polymorphie et polysémie des communautés fermées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00712295v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme et le label, production de la norme et logiques d'hybridation dans la fabrique de la ville durable : le cas des écoquartiers</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations métropolitaines en transition. Récitant(s), prospective(s), imaginaire(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,51 +2133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolitan narratives in transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre controverses environnementales et projets d’aménagement : le paysage à l’épreuve des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,64 +2477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MétisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
@@ -2662,298 +2662,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit d'enquête à l'enquête par le récit : un dévoilement &amp;quot;littéraire</w:t>
+                <w:t xml:space="preserve">Introduction &amp;quot;Vers une recherche narrative en aménagement et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laurent Matthey; Simon Gaberell; Elena Cogato Lanza. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gaberell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MétisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-218, 2025, 9782940711543</w:t>
+              <w:t xml:space="preserve">, pp.9-28, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989824v1</w:t>
+                <w:t xml:space="preserve">halshs-04989753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté d’un urbanisme ouvert à la différence</w:t>
+                <w:t xml:space="preserve">Du récit d'enquête à l'enquête par le récit : un dévoilement &amp;quot;littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cattacin, Sandro; Gamba, Fiorenza; Waeber, Olivier. </w:t>
+              <w:t xml:space="preserve">Laurent Matthey; Simon Gaberell; Elena Cogato Lanza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et planifier la ville des différences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seismo, pp.177-198, 2025, 978-2-88351-768-4</w:t>
+              <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-218, 2025, 9782940711543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963062v1</w:t>
+                <w:t xml:space="preserve">halshs-04989824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction &amp;quot;Vers une recherche narrative en aménagement et urbanisme</w:t>
+                <w:t xml:space="preserve">De la difficulté d’un urbanisme ouvert à la différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cattacin, Sandro; Gamba, Fiorenza; Waeber, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-28, 2025, 9782940711543</w:t>
+              <w:t xml:space="preserve">Penser et planifier la ville des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismo, pp.177-198, 2025, 978-2-88351-768-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04989753v1</w:t>
+                <w:t xml:space="preserve">hal-04963062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les coopératives d'habitat dans le Grand Genève</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la ville pour ménager les lieux qui comptent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gaberell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.reiso.org/document/11643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,51 +3662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE8A9504"/>
+    <w:nsid w:val="420F059C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-matthey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9435-1666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://aau.archi.fr/equipe/matthey-laurent/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.unige.ch/gedt/membres/matthey-laurent/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373566X.2025.2482622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/6xbt-7851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chenais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rudler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v11i3.6798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.873.0085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8258" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15er6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.22515" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03273187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03271437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>