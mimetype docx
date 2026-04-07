--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -307,234 +307,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valéry et les reflets du Moi pur : de l'idole à l'icône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LIX (1-2), pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beckett et la douleur : de l'infirme à l'informe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ULL Crític</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9-10, pp.215-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les non de Paul Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orpheus. Revue internationale de poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947217v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00903275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lyrisme du déchet et de la déjection dans la trilogie de Beckett</w:t>
               </w:r>
@@ -652,165 +652,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mallarmé et le procès d'impersonnification : Narcisse se dévisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 99, pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881765v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emblèmes mallarméens de l'hybridité : &amp;quot;Silence au raisonneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 114, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881793v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00881765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction du merveilleux dans l'historiographie romaine de l'Empire</w:t>
               </w:r>
@@ -1278,300 +1278,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métaphores et cultures, en mots et en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lautel-Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 399 p., 2012, 978-2-296-99645-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphores et cultures, en mots et en images, direction Véronique Alexandre Journeau, Violaine Anger, Florence Lautel-Ribstein et Laurent Mattiussi, Paris, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lautel-Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métaphores et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.400, 2012, 978-2-296-99645-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927135v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-02013244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions de l'ipséité</w:t>
               </w:r>
@@ -2010,319 +2010,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Foucault et le déni de préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Hilsum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relecture de l'œuvre par ses écrivains mêmes. Tome II : Se relire contre l'oubli ? XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.169-181, 2007, Les cahiers de Marge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désigner l'impensable : Simone Weil et Maurice Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Thélot, J.-M. Le Lannou, E. Sepsi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone Weil et le poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.237-254, 2007, Les cahiers de Marge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nietzsche ou la relecture de soi comme destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Hilsum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relecture de l'œuvre par ses écrivains mêmes. Tome I : Tombeaux et testaments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.51-63, 2007, Les cahiers de Marge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition du modèle spatial au modèle logique dans l'Introduction à la méthode de Léonard de Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christina Vogel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valéry et Léonard : le drame d'une rencontre. Genèse de l'Introduction à la méthode de Léonard de Vinci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.73-83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903305v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie négative des écrivains</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881766v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881793v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881765v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01208156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Kuroda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautel-Ribstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903247v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.3485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.marx.2008.01.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996TOUR2002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA100162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881766v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881765v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881793v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01208156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Kuroda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautel-Ribstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903247v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.3485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.marx.2008.01.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996TOUR2002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA100162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>