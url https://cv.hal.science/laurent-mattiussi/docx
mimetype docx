--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2010,319 +2010,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nietzsche ou la relecture de soi comme destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Hilsum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relecture de l'œuvre par ses écrivains mêmes. Tome I : Tombeaux et testaments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.51-63, 2007, Les cahiers de Marge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition du modèle spatial au modèle logique dans l'Introduction à la méthode de Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Vogel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valéry et Léonard : le drame d'une rencontre. Genèse de l'Introduction à la méthode de Léonard de Vinci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.73-83, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Foucault et le déni de préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Hilsum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relecture de l'œuvre par ses écrivains mêmes. Tome II : Se relire contre l'oubli ? XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.169-181, 2007, Les cahiers de Marge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désigner l'impensable : Simone Weil et Maurice Blanchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Thélot, J.-M. Le Lannou, E. Sepsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone Weil et le poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.237-254, 2007, Les cahiers de Marge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945791v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00903305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie négative des écrivains</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881766v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881765v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881793v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01208156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Kuroda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautel-Ribstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903247v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.3485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.marx.2008.01.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996TOUR2002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA100162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mattiussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881766v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881765v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881793v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01208156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Kuroda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautel-Ribstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903247v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00947216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00945839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.3485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00946869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.marx.2008.01.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00903303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996TOUR2002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA100162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>