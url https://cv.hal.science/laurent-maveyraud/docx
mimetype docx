--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1397,295 +1397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Structural insights into chaperone addiction of toxin-antitoxin systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural insights into chaperone addiction of toxin-antitoxin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09110-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770998v1</w:t>
+                <w:t xml:space="preserve">hal-02335509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into chaperone addiction of toxin-antitoxin systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Publisher Correction: Structural insights into chaperone addiction of toxin-antitoxin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.782. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08747-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335509v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and stability of hetero-hexamer associations formed by β-carboxysome CcmK shell components</w:t>
               </w:r>
@@ -4670,290 +4670,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclisation in situ by confinement: proof of concept and application to the design of new macrocyclic inhibitors of the InhA enzyme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lherbet</w:t>
+                <w:t xml:space="preserve">GSTA1-1 is a multifunctional enzyme involved in 5,6α-epoxycholesterol conjugation with biological nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO 59, 16-20 mai 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Londe-Les-Maures, France</w:t>
+              <w:t xml:space="preserve">11th ENOR symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690361v1</w:t>
+                <w:t xml:space="preserve">inserm-05029750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSTA1-1 is a multifunctional enzyme involved in 5,6α-epoxycholesterol conjugation with biological nucleophiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+                <w:t xml:space="preserve">Macrocyclisation in situ by confinement: proof of concept and application to the design of new macrocyclic inhibitors of the InhA enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Chebaiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ENOR symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">SECO 59, 16-20 mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Londe-Les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029750v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie click in situ pour la formation de nouveaux inhibiteurs d’InhA de Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Chebaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,273 +5668,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une banque de fragment fluorés générique et criblage par RMN 19F sur la protéine cible InhA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Begue</w:t>
+                <w:t xml:space="preserve">Targeting an old target: design of direct inhibitors of the InhA enzyme to fight mycobacterial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Chebaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maveyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lherbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Chimiothèque Nationale – ChemBioFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MYCODAYS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736850v1</w:t>
+                <w:t xml:space="preserve">hal-04796042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting an old target: design of direct inhibitors of the InhA enzyme to fight mycobacterial infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Chebaiki</w:t>
+                <w:t xml:space="preserve">Conception d’une banque de fragment fluorés générique et criblage par RMN 19F sur la protéine cible InhA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MYCODAYS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Chimiothèque Nationale – ChemBioFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796042v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of inhibitors of phosphopantetheinyl transferases of pathogenic bacteria (M. tuberculosis and M. abscessus)</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ click chemistry for the formation of novel InhA inhibitors of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Chebaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Delfourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05057386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rizet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Publicola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Tamhaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ahamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Chebaiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Recchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen I.M. Donker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Caisso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delfourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Galy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Roy-Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97197-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752170v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Grabowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09110-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08747-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03841381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Garcia-Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Root" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.03.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galandrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.712612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delbot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tondl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x15012522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Laventie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira y Tawk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1744309112014662" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Versluis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Paepe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105627108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Garcia-Alles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Versluis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lindner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110118108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Niwa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri I Svergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Konarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4JR9RB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ171RTZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Versluis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tesouro Vallina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Sansano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasantila Golemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ishiwata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tramer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyashita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7164/antibiotics.53.1022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Pedelacq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(99)80038-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJS10QX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C53FXR9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swar&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.41.26714" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi P Kotra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9818001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCJ1M482-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.18.10482" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00194-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Chebaiki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maveyraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan El Faudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Az&#233;ma-Despeyroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.. Ramos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamhaev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guidetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zerbib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3441-7_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05057386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rizet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Publicola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Tamhaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ahamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Chebaiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Recchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen I.M. Donker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Caisso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delfourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Galy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Roy-Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97197-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752170v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Grabowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08747-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09110-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03841381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Garcia-Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Root" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.03.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galandrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.712612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delbot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tondl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x15012522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Laventie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira y Tawk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1744309112014662" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Versluis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Paepe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105627108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Garcia-Alles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Versluis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lindner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110118108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Niwa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri I Svergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Konarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4JR9RB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ171RTZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Versluis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tesouro Vallina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Sansano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasantila Golemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ishiwata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tramer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyashita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7164/antibiotics.53.1022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Pedelacq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(99)80038-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJS10QX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C53FXR9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swar&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.41.26714" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi P Kotra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9818001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCJ1M482-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.18.10482" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00194-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Chebaiki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maveyraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan El Faudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Az&#233;ma-Despeyroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.. Ramos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamhaev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guidetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zerbib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3441-7_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>