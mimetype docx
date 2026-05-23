--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -904,338 +904,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-Based Ligand Discovery Applied to the Mycolic Acid Methyltransferase Hma (MmaA4) from Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">Phosphopantetheinyl transferase binding and inhibition by amidino-urea and hydroxypyrimidinethione compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Galy</w:t>
+                <w:t xml:space="preserve">Coralie Carivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Blanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mourey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+                <w:t xml:space="preserve">Coralie Roy-Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14121282⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97197-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683937v1</w:t>
+                <w:t xml:space="preserve">hal-03345048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphopantetheinyl transferase binding and inhibition by amidino-urea and hydroxypyrimidinethione compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragment-Based Ligand Discovery Applied to the Mycolic Acid Methyltransferase Hma (MmaA4) from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Carivenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maveyraud</w:t>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Blanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Roy-Camille</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.18042. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97197-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph14121282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345048v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein X-ray Crystallography and Drug Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (5), pp.1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the enoyl-ACP reductase of Mycobacterium tuberculosis (InhA) in the apo-form and in complex with the active metabolite of isoniazid pre-formed by a biomimetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit-Joseph Laventie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira y Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,90 +2592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary crystallographic studies of both components of the staphylococcal LukE–LukD leukotoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis for Clinical Longevity of Carbapenem Antibiotics in the Face of Challenge by the Common Class A β-Lactamases from the Antibiotic-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi P Kotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,51 +4312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 3 (6), pp.603-613. </w:t>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 59, 16-20 mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Londe-Les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie click in situ pour la formation de nouveaux inhibiteurs d’InhA de Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Chebaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan El Faudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Publicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,64 +5575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan El Faudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Publicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5668,523 +5668,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting an old target: design of direct inhibitors of the InhA enzyme to fight mycobacterial infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Chebaiki</w:t>
+                <w:t xml:space="preserve">Conception d’une banque de fragment fluorés générique et criblage par RMN 19F sur la protéine cible InhA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MYCODAYS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Chimiothèque Nationale – ChemBioFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796042v1</w:t>
+                <w:t xml:space="preserve">hal-04736850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une banque de fragment fluorés générique et criblage par RMN 19F sur la protéine cible InhA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Begue</w:t>
+                <w:t xml:space="preserve">Targeting an old target: design of direct inhibitors of the InhA enzyme to fight mycobacterial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Chebaiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maveyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lherbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Chimiothèque Nationale – ChemBioFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MYCODAYS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736850v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of inhibitors of phosphopantetheinyl transferases of pathogenic bacteria (M. tuberculosis and M. abscessus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mourey</w:t>
+                <w:t xml:space="preserve">Towards the discovery of new inhibitors of the InhA protein of Mycobacterium tuberculosis by self-assembly: use of KTGS and DCX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Chebaiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Danoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Azéma-Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« 9e Symposium des étudiants et étudiantes de l’IPBS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les 30 ans de l’Institut de Chimie de Toulouse”, Université Toulouse III – Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380229v1</w:t>
+                <w:t xml:space="preserve">hal-04732345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the discovery of new inhibitors of the InhA protein of Mycobacterium tuberculosis by self-assembly: use of KTGS and DCX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Azéma-Despeyroux</w:t>
+                <w:t xml:space="preserve">Design of inhibitors of phosphopantetheinyl transferases of pathogenic bacteria (M. tuberculosis and M. abscessus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan El Faudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Publicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 30 ans de l’Institut de Chimie de Toulouse”, Université Toulouse III – Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">« 9e Symposium des étudiants et étudiantes de l’IPBS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732345v1</w:t>
+                <w:t xml:space="preserve">hal-05380229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the discovery of new inhibitors of the InhA protein of Mycobacterium tuberculosis by self-assembly: use of KTGS and DCX</w:t>
               </w:r>
@@ -6468,51 +6468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Azéma-Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique toulousaine de Chimie-Biologie-Santé (JCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
@@ -6567,51 +6567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoul Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6908,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tamhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lherbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6990,90 +6990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integrated Screening Platform of Toulouse (PICT): a tool for accelerated molecular discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baltas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7266,77 +7266,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Chemistry Conference Toulouse-Kiev (ICTK-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
@@ -7391,64 +7391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05057386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rizet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Publicola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Tamhaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ahamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Chebaiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Recchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen I.M. Donker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Caisso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delfourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Galy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Roy-Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97197-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752170v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Grabowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08747-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09110-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03841381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Garcia-Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Root" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.03.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galandrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.712612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delbot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tondl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x15012522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Laventie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira y Tawk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1744309112014662" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Versluis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Paepe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105627108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Garcia-Alles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Versluis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lindner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110118108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Niwa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri I Svergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Konarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4JR9RB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ171RTZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Versluis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tesouro Vallina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Sansano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasantila Golemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ishiwata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tramer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyashita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7164/antibiotics.53.1022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Pedelacq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(99)80038-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJS10QX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C53FXR9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swar&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.41.26714" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi P Kotra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9818001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCJ1M482-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.18.10482" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00194-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Chebaiki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maveyraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan El Faudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Az&#233;ma-Despeyroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.. Ramos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamhaev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guidetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zerbib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3441-7_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05057386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rizet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Publicola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parpinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Tamhaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ahamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Chebaiki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Recchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen I.M. Donker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Caisso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delfourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carivenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Roy-Camille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97197-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Galy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752170v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D Grabowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08747-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09110-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03841381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Garcia-Alles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Root" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.03.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Galandrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.712612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delbot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tondl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x15012522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Laventie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira y Tawk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1744309112014662" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Versluis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Paepe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105627108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L F Garcia-Alles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Versluis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lindner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110118108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Niwa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri I Svergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Konarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4JR9RB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21900" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ171RTZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Versluis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tesouro Vallina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Sansano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasantila Golemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ishiwata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tramer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyashita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7164/antibiotics.53.1022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Pedelacq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(99)80038-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QJS10QX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.3339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C53FXR9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swar&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Duez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.41.26714" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi P Kotra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9818001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCJ1M482-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.18.10482" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00194-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Chebaiki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maveyraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan El Faudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Az&#233;ma-Despeyroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.. Ramos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380260v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tamhaev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guidetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zerbib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Menchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3441-7_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>