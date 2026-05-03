--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -368,485 +368,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+                <w:t xml:space="preserve">hal-03871174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03871174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
@@ -878,321 +878,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Hao</w:t>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Fan</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,77 +1386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,77 +1520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,90 +1758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1892,77 +1892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,291 +2020,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Years Temperature Monitoring Using Fibre-Optic Sensors in a Bioreactor Landfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9100426⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011754v1</w:t>
+                <w:t xml:space="preserve">hal-02547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+                <w:t xml:space="preserve">Six Years Temperature Monitoring Using Fibre-Optic Sensors in a Bioreactor Landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Levrard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mazéas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547814v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological consequences of abrupt temperature changes in anaerobic digesters</w:t>
               </w:r>
@@ -2809,77 +2809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,278 +3205,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive Transport of Phenolic Compounds Through Two Coextruded Geomembranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Barral</w:t>
+                <w:t xml:space="preserve">Fan Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosynthetics and Ground Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40891-015-0028-0⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601642v1</w:t>
+                <w:t xml:space="preserve">hal-01601478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Lü</w:t>
+                <w:t xml:space="preserve">Diffusive Transport of Phenolic Compounds Through Two Coextruded Geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp.90-99. </w:t>
+              <w:t xml:space="preserve">International Journal of Geosynthetics and Ground Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40891-015-0028-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601478v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Removal of Organic Micropollutants in Landfill Leachates Treated by Electrochemical Advanced Oxidation Processes</w:t>
               </w:r>
@@ -3590,516 +3590,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+                <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mery</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fan Lue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.88-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600332v1</w:t>
+                <w:t xml:space="preserve">hal-01204297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the thermophilic phenol biodegradation pathway via benzoate during the anaerobic digestion of municipal solid waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.401-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118472v1</w:t>
+                <w:t xml:space="preserve">hal-02600332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Thibaut Serain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Monnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.88-102. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.616-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204297v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidation of the thermophilic phenol biodegradation pathway via benzoate during the anaerobic digestion of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Serain</w:t>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (3), pp.616-619. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.115-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598975v1</w:t>
+                <w:t xml:space="preserve">hal-01118472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of the uncultured bacterial candidate division WWE1 are implicated in anaerobic digestion of cellulose</w:t>
               </w:r>
@@ -4330,449 +4330,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Solid Waste Stabilization Efficiency Using Fluorescence Excitation–Emission Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of biodegradability of phenol and bisphenol A during mesophilic and thermophilic municipal solid waste anaerobic digestion using C-13-labeled contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Ait Baddi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tianlun Li</w:t>
+                <w:t xml:space="preserve">Mohamed Ridha Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ees.2012.0041⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (2), pp.512-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598781v1</w:t>
+                <w:t xml:space="preserve">hal-02600820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+                <w:t xml:space="preserve">Municipal Solid Waste Stabilization Efficiency Using Fluorescence Excitation–Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Ait Baddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antizar Ladislao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alcuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.232-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ees.2012.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598596v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biodegradability of phenol and bisphenol A during mesophilic and thermophilic municipal solid waste anaerobic digestion using C-13-labeled contaminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90 (2), pp.512-520. </w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.16-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600820v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Phenolic Compounds Through Landfill Bottom Liners</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4927,51 +4927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5263,286 +5263,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761294v1</w:t>
+                <w:t xml:space="preserve">hal-00753762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mery</w:t>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753762v1</w:t>
+                <w:t xml:space="preserve">hal-00761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ridha Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5873,177 +5873,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined monitoring of changes in delta(CH4)-C-13 and archaeal community structure during mesophilic methanization of municipal solid waste</w:t>
+                <w:t xml:space="preserve">Anaerobic biodegradation of cellulosic material: Batch experiments and modelling based on isotopic data and focusing on aceticlastic and non-aceticlastic methanogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68 (2), pp.236-245. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (6), pp.1828-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00661.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594862v1</w:t>
+                <w:t xml:space="preserve">hal-02591675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar evolution in delta (CH4)-C-13 and model-predicted relative rate of aceticlastic methanogenesis during mesophilic methanization of municipal solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6052,404 +6064,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (12), pp.3173-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2009.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into networks of functional microbes catalysing methanization of cellulose under mesophilic conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianlun Li</w:t>
+                <w:t xml:space="preserve">Combined monitoring of changes in delta(CH4)-C-13 and archaeal community structure during mesophilic methanization of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01810.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (2), pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00661.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622517v1</w:t>
+                <w:t xml:space="preserve">hal-02594862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biodegradation of cellulosic material: Batch experiments and modelling based on isotopic data and focusing on aceticlastic and non-aceticlastic methanogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+                <w:t xml:space="preserve">Insights into networks of functional microbes catalysing methanization of cellulose under mesophilic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (6), pp.1828-1837. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.889-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01810.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591675v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
               </w:r>
@@ -6742,64 +6742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.593-605. </w:t>
@@ -6862,51 +6862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,4166 +7441,367 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
-[...3797 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11619,238 +7820,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie par N-NH3 : étude de la dynamique microbienne et approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,301 +8070,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12173,420 +8374,4219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New operational strategies to overcome technical barriers in anaerobic digestion and extend its fields of application by using meta-omic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inrae; inrae prose. 2022, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
+                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596346v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
+                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596348v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Americas 2016 3rd Pan-American Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Miami Beach, United States. pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi long terme de résistivité et chargeabilité apparente sur une installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMET5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of SWS/WETPOL and Biogeochemistry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaerobic biodegradation of 13C6-phenol: Analysis of bacteria population involved in two different degradation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growing concentrations of phenol increasingly modify microbial communities' dynamics and performances' stability of anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Civade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion : Recovering (bio) Ressources for the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISWA BEACON 2nd international conference on final sinks. Sinks a vital element of modern waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Espoo, Finland. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanogenic metabolic pathways and microbial population dynamic during municipal solid waste anaerobic digestion as revieled by stable isotope monitoring and fluorecent in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la préoxydation d'un PEHD sur l'extraction des carbonyles et la croissance d'un biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 11p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of metabolic pathways during municipal solid waste anaerobic digestion using methane stable carbon isotope composition and fluorescent in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cagliari, Italy. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Determination of Sorption and Diffusion of Organic Pollutants through GCLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Geosynthetics Conference Euroego4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le-Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the Stable Isotopes Mass Spectrometry Users' Group (SIMSUG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling methanogenic pathways and community dynamics during anaerobic digestion of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ICLRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cooper Mountain, United States. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial functional groups in a thermophilic anaerobic solid waste digestor revealed by stable isotope probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium S. Margherita di Pula, Cagliari, ITA, 1-5 October 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cagliari, Italy. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes microbiens fonctionnels : de la pré-identification (SIP) à l'observation in situ (NanoSIMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerkin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractérisation des matières organiques : en relation avec les processus de dégradation et stabilisation, La Rochelle, 5-8 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Rochelle, France. pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying microbial groups and their functions during MSW degradation in simulated landfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ICLRS, Intercontinental Landfill Research Symposium, Dundret, SWE, 14-16th June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dundret, Sweden. pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recirculation de lixiviats nitrifiés dans des installations bioactives de stockage de déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologies et environnement : savoir et savoir faire, Paris, 12-13 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.91-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining microbial functional groups by stable isotope probing in a thermophilic anaerobic solid waste digestor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME-11 International Symposium on Microbial Ecology,Vienna,AUT, 20-25 August 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénitrification dans les installations bioactives de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Serge Winogradsky, Colombes, 12 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Colombes (Hauts-de-Seine), France. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanogenic diversity and activity in municipal solid waste landfill leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-02593765v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME-11 International Symposium on Microbial Ecology, Vienna, AUT, 20-25 August 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13214,51 +13214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grossin-Debattista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233;as Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driss Limam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Hoffmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Chouari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ait Baddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antizar Ladislao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alcuta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2012.0041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Driss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z5DJBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875156v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36463" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903267307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01810.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K717TMLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.12.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLVSR7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01478.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9279-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0B2FP02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Baland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerkin-Kern" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Laloui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588211v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grossin-Debattista" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233;as Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driss Limam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Hoffmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Chouari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Driss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z5DJBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ait Baddi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antizar Ladislao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alcuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2012.0041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875156v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36463" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903267307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLVSR7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01810.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K717TMLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01478.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9279-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0B2FP02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Baland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821758v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerkin-Kern" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Laloui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588211v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588210v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>