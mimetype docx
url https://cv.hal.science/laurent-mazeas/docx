--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -368,537 +368,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871174v1</w:t>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
               </w:r>
@@ -1018,51 +1018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,429 +1246,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.3981-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963944v1</w:t>
+                <w:t xml:space="preserve">hal-03176525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Sébastien Preys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040625v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
+                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (10), pp.3981-3992. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176525v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of chlorophenols on geotextile of the geosynthetic clay liners</w:t>
               </w:r>
@@ -1758,103 +1758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
@@ -1892,90 +1892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2020,334 +2020,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six Years Temperature Monitoring Using Fibre-Optic Sensors in a Bioreactor Landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Levrard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazéas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547814v1</w:t>
+                <w:t xml:space="preserve">hal-03011754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Years Temperature Monitoring Using Fibre-Optic Sensors in a Bioreactor Landfill</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Loisel</w:t>
+                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazéas Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011754v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological consequences of abrupt temperature changes in anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,321 +2686,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through two high-density polyethylene geomembranes after 17 years under different exposure conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Farcas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.381-393. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (octobre), pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgein.16.00004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605437v1</w:t>
+                <w:t xml:space="preserve">hal-01602845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through two high-density polyethylene geomembranes after 17 years under different exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chapleur</w:t>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Courtois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102 (octobre), pp.158-169. </w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.381-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgein.16.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602845v1</w:t>
+                <w:t xml:space="preserve">hal-02605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing concentrations of phenol progressively affect anaerobic digestion of cellulose and associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Civade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130 (août), pp.270-278. </w:t>
@@ -3263,51 +3263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.90-99. </w:t>
@@ -3358,51 +3358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive Transport of Phenolic Compounds Through Two Coextruded Geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,516 +3590,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
+                <w:t xml:space="preserve">Elucidation of the thermophilic phenol biodegradation pathway via benzoate during the anaerobic digestion of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Lue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marieke Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.120⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204297v1</w:t>
+                <w:t xml:space="preserve">hal-01118472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Serain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.616-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600332v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Chapleur</w:t>
+                <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Lue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12249⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.88-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598975v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the thermophilic phenol biodegradation pathway via benzoate during the anaerobic digestion of municipal solid waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.401-413</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118472v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of the uncultured bacterial candidate division WWE1 are implicated in anaerobic digestion of cellulose</w:t>
               </w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of phenolic compounds through polyethylene films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,505 +4330,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biodegradability of phenol and bisphenol A during mesophilic and thermophilic municipal solid waste anaerobic digestion using C-13-labeled contaminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600820v1</w:t>
+                <w:t xml:space="preserve">hal-02598596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Solid Waste Stabilization Efficiency Using Fluorescence Excitation–Emission Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tianlun Li</w:t>
+                <w:t xml:space="preserve">Evaluation of biodegradability of phenol and bisphenol A during mesophilic and thermophilic municipal solid waste anaerobic digestion using C-13-labeled contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ridha Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ees.2012.0041⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (2), pp.512-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598781v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+                <w:t xml:space="preserve">Municipal Solid Waste Stabilization Efficiency Using Fluorescence Excitation–Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Ait Baddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antizar Ladislao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alcuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.232-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ees.2012.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598596v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Phenolic Compounds Through Landfill Bottom Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4875,51 +4875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMSISH technique does not alter the apparent isotopic composition of bacterial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,550 +4999,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish fins as non-lethal surrogates for muscle tissues in freshwater food web studies using stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+                <w:t xml:space="preserve">Carlotta Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6265⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862804v1</w:t>
+                <w:t xml:space="preserve">hal-00753762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxidation compounds in biofilm growth on polyethylene geomembrane barriers used in landfill</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875156v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Bouchez</w:t>
+                <w:t xml:space="preserve">Fish fins as non-lethal surrogates for muscle tissues in freshwater food web studies using stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Reuilly-Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, p. 1603 - p. 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753762v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+                <w:t xml:space="preserve">The role of oxidation compounds in biofilm growth on polyethylene geomembrane barriers used in landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (S1), pp. S251-S257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.36463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761294v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ridha Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5873,76 +5873,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biodegradation of cellulosic material: Batch experiments and modelling based on isotopic data and focusing on aceticlastic and non-aceticlastic methanogenesis</w:t>
+                <w:t xml:space="preserve">Similar evolution in delta (CH4)-C-13 and model-predicted relative rate of aceticlastic methanogenesis during mesophilic methanization of municipal solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xian Qu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5952,961 +5952,961 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (6), pp.1828-1837. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (12), pp.3173-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2009.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591675v1</w:t>
+                <w:t xml:space="preserve">hal-02594855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar evolution in delta (CH4)-C-13 and model-predicted relative rate of aceticlastic methanogenesis during mesophilic methanization of municipal solid wastes</w:t>
+                <w:t xml:space="preserve">Combined monitoring of changes in delta(CH4)-C-13 and archaeal community structure during mesophilic methanization of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lemunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (12), pp.3173-3179. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (2), pp.236-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2009.724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00661.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594855v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined monitoring of changes in delta(CH4)-C-13 and archaeal community structure during mesophilic methanization of municipal solid waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xian Qu</w:t>
+                <w:t xml:space="preserve">Insights into networks of functional microbes catalysing methanization of cellulose under mesophilic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epissard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00661.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.889-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01810.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594862v1</w:t>
+                <w:t xml:space="preserve">hal-00622517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into networks of functional microbes catalysing methanization of cellulose under mesophilic conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianlun Li</w:t>
+                <w:t xml:space="preserve">Anaerobic biodegradation of cellulosic material: Batch experiments and modelling based on isotopic data and focusing on aceticlastic and non-aceticlastic methanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (4), pp.889-904. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (6), pp.1828-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01810.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622517v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanosarcina as the dominant aceticlastic methanogens during mesophilic anaerobic digestion of putrescible waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.3524⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.593-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-008-9279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668747v1</w:t>
+                <w:t xml:space="preserve">hal-02590898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of microbial identity and function using NanoSIMS.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le-Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Toffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (3), pp.580-8. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.1746 - 1750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01478.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297141v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanosarcina as the dominant aceticlastic methanogens during mesophilic anaerobic digestion of putrescible waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xian Qu</w:t>
+                <w:t xml:space="preserve">Simultaneous analysis of microbial identity and function using NanoSIMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-008-9279-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.580-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01478.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590898v1</w:t>
+                <w:t xml:space="preserve">hal-00297141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate pre-treatment strategies before recirculation in landfill bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,930 +7441,4729 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Americas 2016 3rd Pan-American Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Miami Beach, United States. pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi long terme de résistivité et chargeabilité apparente sur une installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from a french inter‐laboratory campaign on the biological methane potential of solid substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bougrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMET5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of SWS/WETPOL and Biogeochemistry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growing concentrations of phenol increasingly modify microbial communities' dynamics and performances' stability of anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Civade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion : Recovering (bio) Ressources for the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISWA BEACON 2nd international conference on final sinks. Sinks a vital element of modern waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Espoo, Finland. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaerobic biodegradation of 13C6-phenol: Analysis of bacteria population involved in two different degradation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la préoxydation d'un PEHD sur l'extraction des carbonyles et la croissance d'un biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 11p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanogenic metabolic pathways and microbial population dynamic during municipal solid waste anaerobic digestion as revieled by stable isotope monitoring and fluorecent in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of metabolic pathways during municipal solid waste anaerobic digestion using methane stable carbon isotope composition and fluorescent in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grossin-Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cagliari, Italy. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Determination of Sorption and Diffusion of Organic Pollutants through GCLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Geosynthetics Conference Euroego4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of nitrate reduction pathways in anaerobic bioreactors using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le-Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the Stable Isotopes Mass Spectrometry Users' Group (SIMSUG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling methanogenic pathways and community dynamics during anaerobic digestion of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily A. Vavilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ICLRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cooper Mountain, United States. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes microbiens fonctionnels : de la pré-identification (SIP) à l'observation in situ (NanoSIMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerkin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractérisation des matières organiques : en relation avec les processus de dégradation et stabilisation, La Rochelle, 5-8 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Rochelle, France. pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial functional groups in a thermophilic anaerobic solid waste digestor revealed by stable isotope probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium S. Margherita di Pula, Cagliari, ITA, 1-5 October 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cagliari, Italy. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles de bonne pratique des techniques de fractionnement de la matière organique des eaux usées et des lisiers en vue de la modélisation des procédés épuratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHSS, Lyon, FRA, 27-28 novembre 2007,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénitrification dans les installations bioactives de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Serge Winogradsky, Colombes, 12 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Colombes (Hauts-de-Seine), France. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanogenic diversity and activity in municipal solid waste landfill leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME-11 International Symposium on Microbial Ecology, Vienna, AUT, 20-25 August 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recirculation de lixiviats nitrifiés dans des installations bioactives de stockage de déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologies et environnement : savoir et savoir faire, Paris, 12-13 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.91-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying microbial groups and their functions during MSW degradation in simulated landfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ICLRS, Intercontinental Landfill Research Symposium, Dundret, SWE, 14-16th June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dundret, Sweden. pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining microbial functional groups by stable isotope probing in a thermophilic anaerobic solid waste digestor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME-11 International Symposium on Microbial Ecology,Vienna,AUT, 20-25 August 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
+              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356367v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">Viruses of Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359643v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie par N-NH3 : étude de la dynamique microbienne et approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8374,4219 +12173,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New operational strategies to overcome technical barriers in anaerobic digestion and extend its fields of application by using meta-omic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inrae; inrae prose. 2022, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
+                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596348v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
+                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596346v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593765v1</w:t>
-              </w:r>
-[...3797 lines deleted...]
-                <w:t xml:space="preserve">hal-02588208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13214,51 +13214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grossin-Debattista" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233;as Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driss Limam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Hoffmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Chouari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Driss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z5DJBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ait Baddi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antizar Ladislao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alcuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2012.0041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875156v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36463" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903267307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.12.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLVSR7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01810.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K717TMLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01478.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9279-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0B2FP02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Baland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821758v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerkin-Kern" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Laloui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588211v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588210v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grossin-Debattista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233;as Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driss Limam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.04.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Hoffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Chouari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlun Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600820v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Driss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9Z5DJBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Ait Baddi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antizar Ladislao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alcuta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2012.0041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Reuilly-Manenti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Pons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36463" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310903267307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01810.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K717TMLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.12.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHLVSR7K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9279-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0B2FP02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Vigneron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le-M&#233;nach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3524" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toffin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01478.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Mailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Baland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loisel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerkin-Kern" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gorini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588208v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Laloui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>