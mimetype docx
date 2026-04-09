--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2477,51 +2477,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 2)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2541,75 +2541,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347259v1</w:t>
+                <w:t xml:space="preserve">medihal-01347272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 5)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2629,75 +2629,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347272v1</w:t>
+                <w:t xml:space="preserve">medihal-01347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 4)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2717,51 +2717,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347268v1</w:t>
+                <w:t xml:space="preserve">medihal-01347259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazet - Minimal hypersurfaces of least area</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1147DF6"/>
+    <w:nsid w:val="AB80B968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9581-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08434864X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157042v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abra&#227;o Mendes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.240905212306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rosenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1649953568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Espinar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-021-01964-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magdalena Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2019.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1497405627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderley A. Gabriela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0728-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2014.v18.n5.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-05048-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-09885-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583971v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9581-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08434864X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157042v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abra&#227;o Mendes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.240905212306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rosenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1649953568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Espinar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-021-01964-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magdalena Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2019.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1497405627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderley A. Gabriela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0728-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2014.v18.n5.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-05048-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-09885-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583971v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>