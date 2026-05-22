--- v1 (2026-04-09)
+++ v2 (2026-05-22)
@@ -2477,51 +2477,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 5)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2541,75 +2541,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347272v1</w:t>
+                <w:t xml:space="preserve">medihal-01347259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 4)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2629,75 +2629,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347268v1</w:t>
+                <w:t xml:space="preserve">medihal-01347272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 2)</w:t>
+                <w:t xml:space="preserve">L. Mazet - Some aspects of minimal surface theory (Part 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
@@ -2717,51 +2717,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01347259v1</w:t>
+                <w:t xml:space="preserve">medihal-01347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazet - Minimal hypersurfaces of least area</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB80B968"/>
+    <w:nsid w:val="717C9D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9581-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08434864X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157042v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abra&#227;o Mendes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.240905212306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rosenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1649953568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Espinar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-021-01964-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magdalena Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2019.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1497405627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderley A. Gabriela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0728-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2014.v18.n5.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-05048-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-09885-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583971v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mazet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9581-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08434864X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157042v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abra&#227;o Mendes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-025-02984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.240905212306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rosenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1649953568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Espinar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-021-01964-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magdalena Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2019.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1497405627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderley A. Gabriela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0728-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2014.v18.n5.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdq032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-05048-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-09885-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583971v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>