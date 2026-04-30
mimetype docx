--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -190,252 +190,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interroger le numérique sous toutes les coutures. Entre souplesse méthodologique et rigueur épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132iv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux sources des inégalités face au numérique, le rapport des enseignants du secondaire aux technologies numériques : retrait, appropriation ou partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.12402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire est-il rentable scolairement ? Lectures traditionnelles, lectures numériques et réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -469,51 +469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A travers les hypostases du numérique dans le supérieur : réflexion critique sur le développement de la culture et des compétences numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.173-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -547,51 +547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dialectique de la pudeur : les pratiques de mise en visibilité de soi sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2-3), pp.45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -616,51 +616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au numérique dans les établissements d’enseignement supérieur : des espaces d’hétérogénéité au cœur du dispositif C2i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,213 +701,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors de l'ombre. Analyse diachronique de mise en visibilité numérique de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hors de l'ombre. Analyse diachronique du phénomène de mise en visibilité numérique de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (28), pp.231-250. </w:t>
+              <w:t xml:space="preserve">, 2015, 28, pp.231 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160167v1</w:t>
+                <w:t xml:space="preserve">hal-01409791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors de l'ombre. Analyse diachronique du phénomène de mise en visibilité numérique de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hors de l'ombre. Analyse diachronique de mise en visibilité numérique de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28, pp.231 - 250. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (28), pp.231-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409791v1</w:t>
+                <w:t xml:space="preserve">hal-02160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de l’e-publicité. Les communautés d’internautes comme vecteur de diffusion du message publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Un nouvel activisme sur l’Internet ?, 103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -964,51 +964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intime au manifeste : la gestion des espaces de visibilité sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet : Interactions et interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.175-190, 2014, 978-2-343-01740-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1078,51 +1078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures adolescentes, rapport aux savoirs et à la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche sur les Usages du Numérique en Education, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1147,51 +1147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les parcours éducatifs d’adolescents bretons et leurs usages numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1210,1719 +1210,1719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolage et détournements en SHS. L'utilisation de LaTex dans une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de rencontres et d'échanges sur les traitements et analyses de données quantitatives en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Nov 2019, Brest, France. https://outiquanti.hypotheses.org/924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies de recherche qualitative et quantitative. Enjeux, pratiques et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de rencontres et d'échanges sur les traitements et analyses de données quantitatives en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBO, Nov 2019, Brest, France. https://outiquanti.hypotheses.org/924</w:t>
+              <w:t xml:space="preserve">Séminaire Ecole Diversité Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de recherche qualitative et quantitative. Enjeux, pratiques et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École, diversité, inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ? (accepté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecole Diversité Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d’Éducation aux Médias en primaire et au collège - l'exemple des Classes Actus en Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M@rsouin, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les joies du bricolage. Pour une approche agréable de logiciels d'analyse quantitative de données en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctorant-e-s du CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse sociologique et didactique des classes actus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...253 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d’Education aux Médias en primaire et au collège – l’exemple des Classes Actus en Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un dispositif d’Education aux Médias en primaire et au collège – l’exemple des Classes Actus en Finistère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse factorielle des correspondances sous R - Partie I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un dispositif d’Education aux Médias en primaire et au collège – l’exemple des Classes Actus en Finistère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation d'une analyse factorielle avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cycle de rencontres et d'échanges sur les traitements et analyses de données quantitatives en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internet des collégiens. Quelles pratiques ? Quels savoirs ? Quels accès à quelles informations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum régional des collèges numériques – Enseignement catholique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan national du dispositif C2i. Présentation du dispositif d'enquête sociologique et synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Assises de la pédagogie de l'UBO acte III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Occidentale, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias numériques dans les Classes Actus - productions, appropriations et usages des informations en ligne à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Forum des usages coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brest, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences numériques des étudiants face aux pédagogies de l'enseignement supérieur : se confronter aux résultats d'une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,1416 +2954,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et reconnaissance des compétences numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Trellu</w:t>
+                <w:t xml:space="preserve">Culture et compétences numériques : quelles approches aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le C2i, un atout pour l’insertion professionnelle et la formation tout au long de la vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en visibilité de soi sur Facebook. Entre usages rationnalisés et vertiges émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop interdisciplinaire sur les usages de Facebook et des réseaux sociaux en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pudeur en espaces numériques. La mise en visibilité de soi sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire M@rsouin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Saint Jacut de l Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01405129v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pudeur en espaces numériques. La mise en visibilité de soi sur Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+                <w:t xml:space="preserve">Formation et reconnaissance des compétences numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire M@rsouin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Saint Jacut de l Mer, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405189v1</w:t>
+                <w:t xml:space="preserve">hal-01405466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en visibilité de soi sur Facebook. Entre usages rationalisés et vertiges émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages des réseaux sociaux en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cycle de rencontres et d'échanges autour du traitement et de l'analyse quantitative de données en SHS. Une dynamique brestoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du réseau MATE-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MATE-SHS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dévoilement du quotidien sur Facebook. Entre pratiques d’exposition, de dissimulation et de vigilance collatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les usages des réseaux sociaux en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">81è congrès de l’ACFAS, Colloque 444</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage : de l’école à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speed Training. Pour s’entrainer ou pour de vrai !, Université de Brest, UFR Lettres et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition de soi contrainte : les formes de domination dans les usages de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vè congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une domination par la visibilité : la dévoilement de soi sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été du REDOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une domination par la visibilité. Le dévoilement de soi sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été du REDOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dévoilement du quotidien sur Facebook. Entre pratiques d’exposition, de dissimulation et de vigilance collatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Diallo M</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-élaboration, co-organisation et co-animation de séminaires doctorants d’échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speed Training. Pour s’entrainer ou pour de vrai !, Université de Brest, UFR Lettres et Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées d’échange entre les chercheurs doctorants de Brest (ARS) et de Nantes (CENS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest (ARS) et de Nantes (CENS)., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture au-delà de la description et en-deçà de la surinterprétation. Réflexions à partir d’une recherche sur les usages des réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81è congrès de l’ACFAS, Colloque 444</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Université de printemps du REDOC, Tunis, 19-23 mars.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la vie privée dans un contexte d’omniprésence publicitaire sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’atelier des doctorants : faire parler les données et parler sur les données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des réseaux sociaux numériques. La gestion de la vie privée sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international IDEES – CIRTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intime au manifeste : la gestion des espaces de visibilité sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Diallo M</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4388,51 +4388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la vie privée sur les réseaux socio-numériques. Les espaces de visibilité sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXè congrès de l’AISLF, CR 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission(s), entre pertes et profits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIème colloque international de l’Institut des Sciences de l’Homme et de la Société (ISHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,428 +4520,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La distension de l’identité sur les réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Les mots de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook : la qualité de l’anonymat dans un espace de surexposition médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des doctorants, Brest, 17-18 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux et libertés – Bénéfiques ou nuisibles pour la vie sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café des Sciences (ABRET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la vie privée face à l’appropriation marketing de Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bénodet (Finistère), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau internet passé au microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire ARS, Nov 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...218 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, organisation et animation des séminaires Les mots de la sociologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muñoz M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,64 +5011,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEE : Interactions Digitales pour l’Éducation et l'Enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude LOUSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités numériques. vers un contrôle de l'esthétique de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Thématique CNRS "Identité Numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sète, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,51 +5194,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des réseaux socionumériques : la mise en visibilité de soi sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Paris VIII - Vincennes à Saint-Denis, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5297,51 +5297,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Plan de gestion de données - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,490 +5389,490 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias numériques dans les Classes Actus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] M@rsouin. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias numériques dans les classes actus – Productions, appropriations et usages des informations par les jeunes à l’Ecole et hors l’Ecole. Rapport EMeNum : Education aux Médias Numériques, GIS M@rsouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] M@rsouin. 2018</w:t>
+              <w:t xml:space="preserve">Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux national du dispositif C2i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2018</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trellu H., Roux N., Le Berre B., 2015, Etat des lieux du dispositif C2i, Rapport d’étude pour la direction générale de l’enseignement supérieur et de l’insertion professionnelle, 167 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur Facebook », participation à un documentaire associatif, centre social de Keredern, Association Loisirs Ty An Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] LABERS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...93 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux : Comment dompter Facebook ? Café du net, Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5922,51 +5922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolages et détournements en SHS. L'utilisation de LaTeX dans une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,51 +5997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences numériques ont les Français ? Des disparités à interroger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6149,51 +6149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9358962"/>
+    <w:nsid w:val="81F52970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6380,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1954-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191235261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12402" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056310ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet L" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz M" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1954-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191235261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12402" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056310ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet L" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz M" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>