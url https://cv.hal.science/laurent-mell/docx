--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1689,50 +1689,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’enseignement et d’apprentissage « autour » de Classes @ctus. Injonction à innover pour développer la créativité des élèves via la mobilisation des outils numériques dans le cadre d’EPI : quels effets en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’Éducation aux Médias en primaire et au collège - l'exemple des Classes Actus en Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1767,165 +1875,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M@rsouin, May 2018, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160288v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02530704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les joies du bricolage. Pour une approche agréable de logiciels d'analyse quantitative de données en SHS</w:t>
               </w:r>
@@ -2721,178 +2721,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation aux médias numériques dans les Classes Actus - productions, appropriations et usages des informations en ligne à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Forum des usages coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest, Jul 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan national du dispositif C2i. Présentation du dispositif d'enquête sociologique et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la pédagogie de l'UBO acte III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Occidentale, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160327v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02160320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences numériques des étudiants face aux pédagogies de l'enseignement supérieur : se confronter aux résultats d'une enquête sociologique</w:t>
               </w:r>
@@ -2954,316 +2954,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation et reconnaissance des compétences numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire M@rsouin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Jacut de la Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et compétences numériques : quelles approches aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le C2i, un atout pour l’insertion professionnelle et la formation tout au long de la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en visibilité de soi sur Facebook. Entre usages rationnalisés et vertiges émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop interdisciplinaire sur les usages de Facebook et des réseaux sociaux en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pudeur en espaces numériques. La mise en visibilité de soi sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire M@rsouin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint Jacut de l Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405189v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01405466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en visibilité de soi sur Facebook. Entre usages rationalisés et vertiges émotionnels</w:t>
               </w:r>
@@ -3394,178 +3394,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage : de l’école à l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speed Training. Pour s’entrainer ou pour de vrai !, Université de Brest, UFR Lettres et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dévoilement du quotidien sur Facebook. Entre pratiques d’exposition, de dissimulation et de vigilance collatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81è congrès de l’ACFAS, Colloque 444</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162565v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02168751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition de soi contrainte : les formes de domination dans les usages de Facebook</w:t>
               </w:r>
@@ -3821,411 +3821,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des réseaux sociaux numériques. La gestion de la vie privée sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international IDEES – CIRTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-élaboration, co-organisation et co-animation de séminaires doctorants d’échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’échange entre les chercheurs doctorants de Brest (ARS) et de Nantes (CENS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest (ARS) et de Nantes (CENS)., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture au-delà de la description et en-deçà de la surinterprétation. Réflexions à partir d’une recherche sur les usages des réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de printemps du REDOC, Tunis, 19-23 mars.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la vie privée dans un contexte d’omniprésence publicitaire sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’atelier des doctorants : faire parler les données et parler sur les données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162561v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02166963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intime au manifeste : la gestion des espaces de visibilité sur Facebook</w:t>
               </w:r>
@@ -4293,77 +4293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diallo M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,51 +6149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F52970"/>
+    <w:nsid w:val="72992053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6380,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1954-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191235261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12402" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056310ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet L" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz M" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-mell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1954-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191235261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12402" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056310ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet L" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz M" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>