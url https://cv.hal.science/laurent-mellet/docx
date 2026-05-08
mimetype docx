--- v0 (2026-03-27)
+++ v1 (2026-05-08)
@@ -498,1275 +498,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nation and Citizenship in the Twentieth-Century British Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Festina lente : ralentir pour mieux accélérer dans quelques adaptations filmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, John le Carré, 122, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nation and Citizenship in the Twentieth-Century British Novel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From The Go-Between (L. P. Hartley, Joseph Losey) to Atonement (Ian McEwan, Joe Wright): Intertextual and Interfilmic Aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.5377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">From The Go-Between (L. P. Hartley, Joseph Losey) to Atonement (Ian McEwan, Joe Wright): Intertextual and Interfilmic Aesthetics</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London Doubts: Wellsian Undersides and Undertones in Jonathan Coe’s Number 11 (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.5377⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.5145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">London Doubts: Wellsian Undersides and Undertones in Jonathan Coe’s Number 11 (2015)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Violent Need for Distance: Writing the Rift in The Children Act (Ian McEwan) and The Disappearance Boy (Neil Bartlett)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.4946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense and Sensibility à l’écran : l’adaptation entre explication et consolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New Perspectives on Film Adaptations of 19th-Century Novels and Short Stories, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Laughter was Something that Drew People Together. It Was Something Shared.” (“The Paradox of Satire [1]”): from Laughing Along to Mislaughing Oneself Away and Coming Out in Jonathan Coe’s Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 55, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.5145⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Violent Need for Distance: Writing the Rift in The Children Act (Ian McEwan) and The Disappearance Boy (Neil Bartlett)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Wharton, Terence Davies : The House of Mirth – Les Limites du jeu/The Limits of the Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sense and Sensibility à l’écran : l’adaptation entre explication et consolation</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du trauma à l'humain : traces de l'intime et écritures du vide dans la littérature britannique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Trace humain, 9, pp.21-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Laughter was Something that Drew People Together. It Was Something Shared.” (“The Paradox of Satire [1]”): from Laughing Along to Mislaughing Oneself Away and Coming Out in Jonathan Coe’s Fiction</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du trauma à l’humain : traces de l’intime et écritures du vide dans la littérature britannique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La trace de l'humain, 9, pp.21-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surviving Trauma and Chaos in Nigel Farndale’s Accidental Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Nothing Survives its Telling” (NW): Redefining the Literary Event in the Latest Novels of Zadie Smith, Jonathan Coe, Ian McEwan, Tim Pears and Pat Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.3360⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Edith Wharton, Terence Davies : The House of Mirth – Les Limites du jeu/The Limits of the Game</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les refus de The Crimson Petal and the White (Michel Faber) : irrésolutions, frustrations, et compensations de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Refus, 28 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Forster : A New Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du trauma à l'humain : traces de l'intime et écritures du vide dans la littérature britannique contemporaine</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cadre littéraire de A Room with a View (E. M. Forster) à son décentrement cinématographique (James Ivory) : éléments de réflexion pour une esthétique de la béance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cadres, 11, pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.1185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...306 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Defining to Categorising: a History of Film Adaptation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Word and image: Theory in the 21st century, 32, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private and Silent Answers to Life Writing: Misunderstanding Intimacy in and around E. M. Forster’s Posthumous Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the University of Craiova. Series: Philology, English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434977v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04435359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Artistes anglo-américains et la Méditerranée. Volume III</w:t>
               </w:r>
@@ -3219,207 +3219,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atonement (Ian McEwan, Joe Wright): “The attempt was all”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2017, série Anglais, 978-2-410-01257-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Only Connect: E. M. Forster’s Legacies in British Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2017, Critical Perspectives on English and American Literature, Culture and Communication, 978-3-0343-2599-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Cavalié</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04434322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Forster’s Legacy in Contemporary Arts and Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2017, 9783034325998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,595 +4765,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith's autonomous writing commitments to E.M. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomy and Commitment in Contemporary British Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00475225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘In space things touch, in time things part': James Ivory and David Lean adapting E. M. Forster's subversive aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From the Blank Page to the Silver Screen: Film Adaptation in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inconnu, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00475218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith’s Autonomous Writing Commitments to E. M. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomy and Commitment in Twentieth-Century British Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-283, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les humeurs de Zadie Smith : surplus d’humour et esthétique du reste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création au féminin. Vol. 4 : Les Humeurs de l’humour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-259, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perfection et interprétation dans The Remains of the Day (Kazuo Ishiguro, James Ivory), ou les débordements génériques de l'obsession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Obsession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Michel de Montaigne - Bordeaux 3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00475231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Éditions universitaires de Dijon. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ailleurs topographique et humaniste aux étrangetés narratives et génériques : Forster entre Meredith et le nouveau roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clavaron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création au féminin. Vol. 4 : Les Humeurs de l’humour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-259, 2010</w:t>
+              <w:t xml:space="preserve">E. M. Forster et l'étrange étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Jean Monnet - Saint Étienne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘In space things touch, in time things part': James Ivory and David Lean adapting E. M. Forster's subversive aesthetics</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00475230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ré-adaptation et création dans le mythe de Frankenstein (Mary Shelley, James Whale, Kenneth Branagh)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the Blank Page to the Silver Screen: Film Adaptation in the English-Speaking World</w:t>
+              <w:t xml:space="preserve">From the Blank Page to the Silver Screen: Re-adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inconnu, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00475219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ailleurs humaniste aux étrangetés narratives : Forster entre George Meredith et le nouveau roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'université de Saint-Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. M. Forster et l’étrange étra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-79, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435141v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00475230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Humeurs de Zadie Smith : surplus d'humour et esthétique du reste</w:t>
               </w:r>
@@ -6298,51 +6298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.724.0416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.919" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.7113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-edouardiens-aux-modernistes.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19920" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04434083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04434132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.724.0416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.919" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1185" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.7113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-edouardiens-aux-modernistes.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19920" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04435110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04434083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04434132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>