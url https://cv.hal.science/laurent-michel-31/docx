--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1230,486 +1230,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of internally dropped-off plies on the impact damage of asymmetrically tapered laminated CFRP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Modelling Strategies for Simulating Delamination and Matrix Cracking in Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Minot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.09.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.377-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-014-9413-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094592v1</w:t>
+                <w:t xml:space="preserve">hal-02163582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Maillet</w:t>
+                <w:t xml:space="preserve">Influence of internally dropped-off plies on the impact damage of asymmetrically tapered laminated CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Gourinat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Aboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 68, pp. 110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163680v1</w:t>
+                <w:t xml:space="preserve">hal-01094592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Strategies for Simulating Delamination and Matrix Cracking in Composite Laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rahme</w:t>
+                <w:t xml:space="preserve">Frédéric Souric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Piquet</w:t>
+                <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.377-403. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-014-9413-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163582v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Strategies for Predicting the Residual Strength of Impacted Composite Aircraft Fuselages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.599--621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement mécanique des assemblages boulonnés composites à renforts tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2092,261 +2092,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
+                <w:t xml:space="preserve">Effects of stitching on delamination of satin weave carbon-epoxy laminates under mode I, mode II and mixed-mode I/II loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ledru</w:t>
+                <w:t xml:space="preserve">Walid Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Renaud Othomene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.575-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-010-9128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690067v1</w:t>
+                <w:t xml:space="preserve">hal-01852239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stitching on delamination of satin weave carbon-epoxy laminates under mode I, mode II and mixed-mode I/II loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Trabelsi</w:t>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Othomene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (6), pp.575-595. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (15), pp.2139-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-010-9128-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852239v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared dynamics of attentional cost and pattern stability</w:t>
               </w:r>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC19, Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4036,459 +4036,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Prediction of Damage Interaction during L-Shaped Laminated Composite Structures Unfolding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INVESTIGATION OF IMPACT DAMAGE OF TAPERED COMPOSITE LAMINATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kobyé Bodjona</w:t>
+                <w:t xml:space="preserve">H. Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy. pp.461--464</w:t>
+              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952572v1</w:t>
+                <w:t xml:space="preserve">hal-02054336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF IMPACT DAMAGE OF TAPERED COMPOSITE LAMINATES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Delamination in Curved-Beam Multidirectional Laminated Composite Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Minot</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054336v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Delamination in Curved-Beam Multidirectional Laminated Composite Specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated delamination propagation tests based on structural resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952561v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated delamination propagation tests based on structural resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Maillet</w:t>
+                <w:t xml:space="preserve">Numerical Prediction of Damage Interaction during L-Shaped Laminated Composite Structures Unfolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobyé Bodjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy. pp.461--464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053446v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency fatigue delamination propagation: A comparison with classical tests</w:t>
               </w:r>
@@ -4556,103 +4556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l’endommagement à l’impact de plaques composites avec reprise de plis à pente asymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5021,273 +5021,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical Approach for analyzing post-impact behaviour of composite laminate plate under in-plane compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fressinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - 15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Venice, Italy, 24-28 June 2012</w:t>
+              <w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186953v1</w:t>
+                <w:t xml:space="preserve">hal-02186847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between static and dynamic results for mode I and mode II fatigue delamination growth onset of unidirectionnal composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical Approach for analyzing post-impact behaviour of composite laminate plate under in-plane compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Gourinat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t>
+              <w:t xml:space="preserve">ECCM15 - 15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Venice, Italy, 24-28 June 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186847v1</w:t>
+                <w:t xml:space="preserve">hal-02186953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’initiation et de la propagation des dommages lors du dépliage de cornières composites aéronautiques - Comparaison à des prévisions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on fuselages: a trial in using numerical simulation to predict residual strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5485,51 +5485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de l'endommagement de composites stratifiés carbone-époxy sous chargement de type impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,51 +5619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5796,51 +5796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling aeronautical composite laminates behaviour under impact using a saturation damage and delamination continuous material model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ply-drop location on the fatigue behaviour of tapered composites laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrosius Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6037,485 +6037,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la couture sur le taux de restitution d'énergie en mode mixte (I+II) de stratifiés Carbone/Epoxy = Effects of stitching on fracture toughness of Carbon/Epoxy laminates under Mixed-Mode (I+II) Loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Trabelsi</w:t>
+                <w:t xml:space="preserve">Modélisation en dynamique rapide du délaminage des composites à l'aide d'éléments finis cohésifs = Dynamic delamination modeling of unidirectional composites by cohesive finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Othomène</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385997v1</w:t>
+                <w:t xml:space="preserve">hal-00389645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en dynamique rapide du délaminage des composites à l'aide d'éléments finis cohésifs = Dynamic delamination modeling of unidirectional composites by cohesive finite elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrosius Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Salaün</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Materials (ICCM-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389645v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre epoxy laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambrosius Weiss</w:t>
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Materials (ICCM-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851884v1</w:t>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la couture sur le taux de restitution d'énergie en mode mixte (I+II) de stratifiés Carbone/Epoxy = Effects of stitching on fracture toughness of Carbon/Epoxy laminates under Mixed-Mode (I+II) Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ledru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Renaud Othomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+                <w:t xml:space="preserve">hal-00385997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la position dans l'épaisseur des reprises de plis sur le comportement statique et en fatigue pour un stratifié carbone/époxy = Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre/ epoxy laminates</w:t>
               </w:r>
@@ -6622,103 +6622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7020,51 +7020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Pis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04101-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2018-0353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aboissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Minot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.09.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9413-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9427-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aldebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Trabelsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othomene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9128-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ettouhami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essaid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouakrim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC88C40C3C15E3F840916BA69683AEEF62A83F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby&#233; Bodjona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboissiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodjona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.452-453.369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrosius Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othom&#232;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cross" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mahdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Didierjean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Pis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04101-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2018-0353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aboissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Minot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9413-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.09.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9427-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aldebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othomene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9128-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ettouhami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essaid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouakrim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC88C40C3C15E3F840916BA69683AEEF62A83F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboissiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby&#233; Bodjona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodjona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.452-453.369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrosius Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othom&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mahdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Didierjean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>