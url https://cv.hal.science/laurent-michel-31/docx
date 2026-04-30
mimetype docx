--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -568,295 +568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t>
+                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vellas</w:t>
+                <w:t xml:space="preserve">Cyril Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fualdes</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Morley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rodriguez-Manas</w:t>
+                <w:t xml:space="preserve">Arnaud Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943029v1</w:t>
+                <w:t xml:space="preserve">hal-02160873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroaging — A new collaboration between life sciences experts and aerospace engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Sola</w:t>
+                <w:t xml:space="preserve">J. E. Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">C. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delabie</w:t>
+                <w:t xml:space="preserve">L. Rodriguez-Manas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.487-496. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.1024-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160873v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of impact and compression after impact of asymmetrically tapered laminated CFRP</w:t>
               </w:r>
@@ -972,103 +972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of kinking in the bearing failure of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141, pp.184-193. </w:t>
@@ -1230,486 +1230,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Strategies for Simulating Delamination and Matrix Cracking in Composite Laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Influence of internally dropped-off plies on the impact damage of asymmetrically tapered laminated CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Piquet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Aboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-014-9413-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 68, pp. 110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163582v1</w:t>
+                <w:t xml:space="preserve">hal-01094592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of internally dropped-off plies on the impact damage of asymmetrically tapered laminated CFRP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Minot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Souric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.09.024⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094592v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode II fatigue delamination growth characterization of a carbon/epoxy laminate at high frequency under vibration loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Maillet</w:t>
+                <w:t xml:space="preserve">Modelling Strategies for Simulating Delamination and Matrix Cracking in Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Souric</w:t>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gourinat</w:t>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149, pp.298-312. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.377-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-014-9413-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163680v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Strategies for Predicting the Residual Strength of Impacted Composite Aircraft Fuselages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.599--621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement mécanique des assemblages boulonnés composites à renforts tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced composites letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (6), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 97, pp. 353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of composites vibration fatigue behaviour: high frequency mode II delamination propagation</w:t>
+                <w:t xml:space="preserve">Fatigue load ratio and load amplitude effect on crack propagation under mode I loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
@@ -3347,97 +3347,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials - Munich - Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SF2M, 35ème Journées de Printemps, mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048279v1</w:t>
+                <w:t xml:space="preserve">hal-02049838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue load ratio and load amplitude effect on crack propagation under mode I loading</w:t>
+                <w:t xml:space="preserve">Investigation of composites vibration fatigue behaviour: high frequency mode II delamination propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
@@ -3455,306 +3455,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M, 35ème Journées de Printemps, mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17th European Conference on Composite Materials - Munich - Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049838v1</w:t>
+                <w:t xml:space="preserve">hal-02048279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'impact et effets de l'environnement sur un composite stratifié carbone-époxy Impact simulation and environmental effects on a carbon-epoxy laminated composite</w:t>
+                <w:t xml:space="preserve">BEARING RESPONSE OF CFRPs : COMPARATIVE STUDY OF WOVEN AND UD FABRIC QUASI ISOTROPIC LAMINATES UNDER STATIC AND FATIGUE LOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Chen</w:t>
+                <w:t xml:space="preserve">C. Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC19, Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ICCS18 - 18th International Conference on Composite Structures, Porto, June 15-17 2015 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052001v1</w:t>
+                <w:t xml:space="preserve">hal-02052195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEARING RESPONSE OF CFRPs : COMPARATIVE STUDY OF WOVEN AND UD FABRIC QUASI ISOTROPIC LAMINATES UNDER STATIC AND FATIGUE LOAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sola</w:t>
+                <w:t xml:space="preserve">Simulation d'impact et effets de l'environnement sur un composite stratifié carbone-époxy Impact simulation and environmental effects on a carbon-epoxy laminated composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICCS18 - 18th International Conference on Composite Structures, Porto, June 15-17 2015 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC19, Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052195v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des vibrations de poutres composite délaminées par le modèle de Newton</w:t>
               </w:r>
@@ -3917,103 +3917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en matage de stratifiés quasi-isotropes à renforts tissés ou quasi-UD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 19, Journées Nationales sur les Composites, Lyon, 29 Juin-1er juillet2013 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
@@ -4036,381 +4036,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF IMPACT DAMAGE OF TAPERED COMPOSITE LAMINATES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Delamination in Curved-Beam Multidirectional Laminated Composite Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abdulhamid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aboissiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Minot</w:t>
+                <w:t xml:space="preserve">Chen Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054336v1</w:t>
+                <w:t xml:space="preserve">hal-01952561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Delamination in Curved-Beam Multidirectional Laminated Composite Specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated delamination propagation tests based on structural resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Alghero (Sardinia), Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952561v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated delamination propagation tests based on structural resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Maillet</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF IMPACT DAMAGE OF TAPERED COMPOSITE LAMINATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053446v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Prediction of Damage Interaction during L-Shaped Laminated Composite Structures Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobyé Bodjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,269 +4550,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l’endommagement à l’impact de plaques composites avec reprise de plis à pente asymétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Minot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fressinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183709v1</w:t>
+                <w:t xml:space="preserve">hal-02183344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation de délaminage dans une structure composite soumise à un chargement vibratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Maillet</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l’endommagement à l’impact de plaques composites avec reprise de plis à pente asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdulhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Gourinat</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites, JNC18, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183344v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Corner Shaped Composite Laminates Subjected to Pure Bending</w:t>
               </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5053,64 +5053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite (ECCM15), Venezia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5174,51 +5174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 - 15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Venice, Italy, 24-28 June 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,51 +5243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’initiation et de la propagation des dommages lors du dépliage de cornières composites aéronautiques - Comparaison à des prévisions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on fuselages: a trial in using numerical simulation to predict residual strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5485,51 +5485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de l'endommagement de composites stratifiés carbone-époxy sous chargement de type impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5593,77 +5593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fressinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE-18 Anchorage, Alaska,USA, July 4-10, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5796,51 +5796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling aeronautical composite laminates behaviour under impact using a saturation damage and delamination continuous material model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6037,485 +6037,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en dynamique rapide du délaminage des composites à l'aide d'éléments finis cohésifs = Dynamic delamination modeling of unidirectional composites by cohesive finite elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Espinosa</w:t>
+                <w:t xml:space="preserve">Effet de la couture sur le taux de restitution d'énergie en mode mixte (I+II) de stratifiés Carbone/Epoxy = Effects of stitching on fracture toughness of Carbon/Epoxy laminates under Mixed-Mode (I+II) Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Salaün</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Othomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389645v1</w:t>
+                <w:t xml:space="preserve">hal-00385997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre epoxy laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambrosius Weiss</w:t>
+                <w:t xml:space="preserve">Modélisation en dynamique rapide du délaminage des composites à l'aide d'éléments finis cohésifs = Dynamic delamination modeling of unidirectional composites by cohesive finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Materials (ICCM-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851884v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrosius Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ledru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Estelle Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Materials (ICCM-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+                <w:t xml:space="preserve">hal-01851884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la couture sur le taux de restitution d'énergie en mode mixte (I+II) de stratifiés Carbone/Epoxy = Effects of stitching on fracture toughness of Carbon/Epoxy laminates under Mixed-Mode (I+II) Loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Trabelsi</w:t>
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Othomène</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385997v1</w:t>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la position dans l'épaisseur des reprises de plis sur le comportement statique et en fatigue pour un stratifié carbone/époxy = Influence of ply-drop position in thickness direction on static and fatigue loading behaviour of carbon fibre/ epoxy laminates</w:t>
               </w:r>
@@ -6622,64 +6622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Pis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04101-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2018-0353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aboissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Minot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9413-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.09.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9427-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aldebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othomene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9128-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ettouhami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essaid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouakrim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC88C40C3C15E3F840916BA69683AEEF62A83F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboissiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby&#233; Bodjona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodjona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.452-453.369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrosius Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othom&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mahdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Didierjean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Pis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-025-04101-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.111897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Dumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-07-2018-0353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vellas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fualdes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Morley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Manas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0969-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abdulhamid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aboissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Minot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.09.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.08.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9413-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9427-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aldebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.10.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othomene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-010-9128-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ettouhami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essaid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouakrim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC88C40C3C15E3F840916BA69683AEEF62A83F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androuin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdulhamid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboissiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby&#233; Bodjona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodjona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.452-453.369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrosius Weiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Othom&#232;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cross" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mahdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Didierjean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>