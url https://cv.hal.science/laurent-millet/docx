--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,8472 +66,8740 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid assemblages in surface sediments from 182 lakes across New England and Eastern Canada: Development and validation of a new summer temperature transfer function</w:t>
+                <w:t xml:space="preserve">Enhanced carbonate production model for temperate stratified lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Suranyi</w:t>
+                <w:t xml:space="preserve">Pierre Boussagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Talbot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Francis</w:t>
+                <w:t xml:space="preserve">Sebastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grondin</w:t>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (2), pp.e70334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021927v1</w:t>
+                <w:t xml:space="preserve">hal-05570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Essert</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belle</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505652v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomid assemblages in surface sediments from 182 lakes across New England and Eastern Canada: Development and validation of a new summer temperature transfer function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Donna Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomi Luoto</w:t>
+                <w:t xml:space="preserve">Pierre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758213v1</w:t>
+                <w:t xml:space="preserve">hal-05021927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">Tomi Luoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746441v1</w:t>
+                <w:t xml:space="preserve">hal-04758213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
+                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350346v1</w:t>
+                <w:t xml:space="preserve">hal-04505652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of carbon isotopic signature of Daphnia ephippia as a proxy for past carbon transfers to pelagic food webs in Jura lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Essert</w:t>
+                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-023-00297-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303614v1</w:t>
+                <w:t xml:space="preserve">hal-04746441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+                <w:t xml:space="preserve">Assessment of carbon isotopic signature of Daphnia ephippia as a proxy for past carbon transfers to pelagic food webs in Jura lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Borne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (4), pp.331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-023-00297-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+                <w:t xml:space="preserve">hal-04350346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Sediments From Littoral and Profundal Zones are Heterogeneous but Equivalent Sources of Methane Produced by Distinct Methanogenic Communities—A Case Study From Lake Remoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (11), pp.e2021JG006776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JG006776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795526v1</w:t>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859043v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Essert</w:t>
+                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Kämpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03439896v1</w:t>
+                <w:t xml:space="preserve">hal-03859043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02910139v1</w:t>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830565v1</w:t>
+                <w:t xml:space="preserve">hal-03439896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Massa</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+                <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of eutrophication on the carbon stable-isotopic baseline of benthic invertebrates in two deep soft-water lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698343v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lami</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536534v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of eutrophication on the carbon stable-isotopic baseline of benthic invertebrates in two deep soft-water lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.1105 - 1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01557905v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01568922v1</w:t>
+                <w:t xml:space="preserve">hal-01557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122141v1</w:t>
+                <w:t xml:space="preserve">hal-01568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of the past CH4 cycle in lakes by the combined use of dual isotopes (carbon and hydrogen) and ancient DNA of methane-oxidizing bacteria: rearing experiment and application to Lake Remoray (eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9523-6⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archéologie boréale, 141, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721246v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117994v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
+                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541800v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A case study of the past CH4 cycle in lakes by the combined use of dual isotopes (carbon and hydrogen) and ancient DNA of methane-oxidizing bacteria: rearing experiment and application to Lake Remoray (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.279 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9523-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294941v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 755 (1), pp.145-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178 (2), pp.0029-8549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062145v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Heiri</w:t>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Brooks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115810v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic versus climatic control in a high-resolution 1500-year chironomid stratigraphy from a southwestern Greenland lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (2), pp.193-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9732-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01115813v1</w:t>
+                <w:t xml:space="preserve">hal-01115810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich von Grafenstein</w:t>
+                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Central European Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895946v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich von Grafenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Central European Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00929573v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9732-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00763735v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115814v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00927752v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00653347v1</w:t>
+                <w:t xml:space="preserve">hal-01115814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01115818v1</w:t>
+                <w:t xml:space="preserve">halsde-00927752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen and lake-level based reconstructions of temperature and precipitation over the last millennium at Lake Joux, Swiss Jura Mountains (west-central Europe)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669647v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene hydrological changes in south-western Mediterranean as recorded by lake-level fluctuations at Lago Preola, a coastal lake in southern Sicily, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (19-20), pp.2459-2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen and lake-level based reconstructions of temperature and precipitation over the last millennium at Lake Joux, Swiss Jura Mountains (west-central Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315-316, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446080v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411113v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Holzhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432547v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (4), pp. 963-978. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-010-9467-8⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 43, pp.171-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00930291v1</w:t>
+                <w:t xml:space="preserve">insu-00411113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388872v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques tardiglaciaires dans les massifs des Vosges et du Jura, et le plateau Suisse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp. 963-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-010-9467-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379838v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00930291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
+                <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608100576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085520v1</w:t>
+                <w:t xml:space="preserve">hal-00388872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques tardiglaciaires dans les massifs des Vosges et du Jura, et le plateau Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115822v1</w:t>
+                <w:t xml:space="preserve">hal-00379838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00267376v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Holocene climatic oscillations recorded by lake-level fluctuations in west-central Europe and in central Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Heiri</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.279-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379452v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 26 (13-14), pp.1736-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022633v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Early-Holocene climatic oscillations recorded by lake-level fluctuations in west-central Europe and in central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (15/16), pp.1951-1964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388889v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388902v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Late Glacial summer temperatures from chironomid assemblages in Lac Lautrey (Jura, France).</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.895⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388921v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of Late Glacial summer temperatures from chironomid assemblages in Lac Lautrey (Jura, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution des assemblages de Chironomidae (Insecta : Diptera) pendant le Tardiglaciaire dans le lac du Lautrey (Jura, France) : essai de reconstruction paléoenvironnementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8541,105 +8809,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs, miroirs du passé, du dernier Interglaciaire à l’Anthropocène : Reconstitutions paléoclimatiques et trajectoires fonctionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université de Bourgogne Franche-Comté, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03565147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8786,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05570365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Motreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>