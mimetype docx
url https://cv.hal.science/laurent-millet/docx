--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced carbonate production model for temperate stratified lakes.</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boussagol</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Motreuil</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (2), pp.e70334. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570365v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
+                <w:t xml:space="preserve">Enhanced carbonate production model for temperate stratified lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
+                <w:t xml:space="preserve">Pierre Boussagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Sebastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Suranyi</w:t>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (2), pp.e70334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571225v1</w:t>
+                <w:t xml:space="preserve">hal-05570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid assemblages in surface sediments from 182 lakes across New England and Eastern Canada: Development and validation of a new summer temperature transfer function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,338 +502,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
+                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomi Luoto</w:t>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758213v1</w:t>
+                <w:t xml:space="preserve">hal-04505652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
+                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Essert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belle</w:t>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Tomi Luoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505652v1</w:t>
+                <w:t xml:space="preserve">hal-04758213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of carbon isotopic signature of Daphnia ephippia as a proxy for past carbon transfers to pelagic food webs in Jura lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,64 +1053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,1009 +1168,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Keck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667008v1</w:t>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sediments From Littoral and Profundal Zones are Heterogeneous but Equivalent Sources of Methane Produced by Distinct Methanogenic Communities—A Case Study From Lake Remoray</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JG006776⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303659v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937095v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Lake Sediments From Littoral and Profundal Zones are Heterogeneous but Equivalent Sources of Methane Produced by Distinct Methanogenic Communities—A Case Study From Lake Remoray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2021JG006776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JG006776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795526v1</w:t>
+                <w:t xml:space="preserve">hal-04303659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Kämpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Borne</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 295, </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (10), </w:t>
@@ -2208,90 +2208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,364 +2470,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of eutrophication on the carbon stable-isotopic baseline of benthic invertebrates in two deep soft-water lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (6), pp.1105 - 1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,949 +2855,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568901v1</w:t>
+                <w:t xml:space="preserve">hal-01536534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568922v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lami</w:t>
+                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536534v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
+                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3135⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178 (2), pp.0029-8549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541800v1</w:t>
+                <w:t xml:space="preserve">hal-01122141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bridault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294941v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
@@ -3812,2422 +3808,2426 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of the past CH4 cycle in lakes by the combined use of dual isotopes (carbon and hydrogen) and ancient DNA of methane-oxidizing bacteria: rearing experiment and application to Lake Remoray (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (3), pp.279 - 291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9523-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117797v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archéologie boréale, 141, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01662649v1</w:t>
+                <w:t xml:space="preserve">hal-02541800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 755 (1), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122141v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059827v1</w:t>
+                <w:t xml:space="preserve">hal-01062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115811v1</w:t>
+                <w:t xml:space="preserve">hal-01115810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic versus climatic control in a high-resolution 1500-year chironomid stratigraphy from a southwestern Greenland lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115294v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Engels</w:t>
+                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964678v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
+                <w:t xml:space="preserve">Anthropogenic versus climatic control in a high-resolution 1500-year chironomid stratigraphy from a southwestern Greenland lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (2), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115810v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Svensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14p. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062145v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Central European Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9732-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895946v1</w:t>
+                <w:t xml:space="preserve">hal-01115813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich von Grafenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Central European Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115813v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00763735v1</w:t>
+                <w:t xml:space="preserve">halsde-00929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00929573v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115814v1</w:t>
+                <w:t xml:space="preserve">halsde-00927752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00927752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
@@ -6271,643 +6271,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene hydrological changes in south-western Mediterranean as recorded by lake-level fluctuations at Lago Preola, a coastal lake in southern Sicily, Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.05.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115817v1</w:t>
+                <w:t xml:space="preserve">hal-01115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen and lake-level based reconstructions of temperature and precipitation over the last millennium at Lake Joux, Swiss Jura Mountains (west-central Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Holocene hydrological changes in south-western Mediterranean as recorded by lake-level fluctuations at Lago Preola, a coastal lake in southern Sicily, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (19-20), pp.2459-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315-316, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115818v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Holzhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,337 +6952,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411113v1</w:t>
+                <w:t xml:space="preserve">hal-00432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.171-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432547v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,103 +7358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7629,77 +7629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,388 +7757,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.279-299. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (13-14), pp.1736-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115822v1</w:t>
+                <w:t xml:space="preserve">hal-00267376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (13-14), pp.1736-1758. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.279-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267376v1</w:t>
+                <w:t xml:space="preserve">hal-01115822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Holocene climatic oscillations recorded by lake-level fluctuations in west-central Europe and in central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,389 +8174,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.999⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388889v1</w:t>
+                <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
@@ -8606,64 +8606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Late Glacial summer temperatures from chironomid assemblages in Lac Lautrey (Jura, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8709,64 +8709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des assemblages de Chironomidae (Insecta : Diptera) pendant le Tardiglaciaire dans le lac du Lautrey (Jura, France) : essai de reconstruction paléoenvironnementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,51 +8823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs, miroirs du passé, du dernier Interglaciaire à l’Anthropocène : Reconstitutions paléoclimatiques et trajectoires fonctionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université de Bourgogne Franche-Comté, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05570365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Motreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05570365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Motreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>