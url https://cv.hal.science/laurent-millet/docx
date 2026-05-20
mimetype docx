--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
+                <w:t xml:space="preserve">Enhanced carbonate production model for temperate stratified lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
+                <w:t xml:space="preserve">Pierre Boussagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Sebastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Suranyi</w:t>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (2), pp.e70334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571225v1</w:t>
+                <w:t xml:space="preserve">hal-05570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced carbonate production model for temperate stratified lakes.</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boussagol</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Motreuil</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (2), pp.e70334. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570365v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid assemblages in surface sediments from 182 lakes across New England and Eastern Canada: Development and validation of a new summer temperature transfer function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,338 +502,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
+                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Essert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belle</w:t>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Tomi Luoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505652v1</w:t>
+                <w:t xml:space="preserve">hal-04758213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-inferred summer temperature during the Last Glacial Maximum in the Southern Black Forest, Central Europe</w:t>
+                <w:t xml:space="preserve">Impacts of anthropogenic eutrophication on the carbon transfers in lacustrine food webs: A paleolimnological assessment in four mountain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomi Luoto</w:t>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758213v1</w:t>
+                <w:t xml:space="preserve">hal-04505652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of carbon isotopic signature of Daphnia ephippia as a proxy for past carbon transfers to pelagic food webs in Jura lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,64 +1053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,1009 +1168,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+                <w:t xml:space="preserve">Lake Sediments From Littoral and Profundal Zones are Heterogeneous but Equivalent Sources of Methane Produced by Distinct Methanogenic Communities—A Case Study From Lake Remoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2021JG006776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JG006776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+                <w:t xml:space="preserve">hal-04303659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852878v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1439-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667008v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of the carbon isotopic signature of Daphnia and their ephippia in four French lakes: Implications for the study of carbon transfers in lake food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of thermal regime, oxygen conditions and land use on source and pathways of carbon in lake pelagic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13952⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2022.2094630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937095v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sediments From Littoral and Profundal Zones are Heterogeneous but Equivalent Sources of Methane Produced by Distinct Methanogenic Communities—A Case Study From Lake Remoray</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Kämpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JG006776⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303659v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859043v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795526v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediment archaeal and bacterial communities relates to the source of organic matter and hypoxia – a biogeographical study on Lake Remoray (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (10), </w:t>
@@ -2208,90 +2208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,364 +2470,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of eutrophication on the carbon stable-isotopic baseline of benthic invertebrates in two deep soft-water lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (6), pp.1105 - 1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,3099 +2855,3099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (1), pp.83-96. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (137), pp.209-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536534v1</w:t>
+                <w:t xml:space="preserve">hal-01568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in benthic trophic reliance on methane in 14 French lakes during the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Musazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (7), pp.1105 - 1118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20th century human pressures drive reductions in deepwater oxygen leading to losses of benthic methane-based food webs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.02.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01568901v1</w:t>
+                <w:t xml:space="preserve">hal-01568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Climate and human land-use as a driver of Lake Narlay (Eastern France, Jura Mountains) evolution over the last 1200 years: implication for methane cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-015-9864-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01568922v1</w:t>
+                <w:t xml:space="preserve">hal-01536534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
+                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archéologie boréale, 141, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122141v1</w:t>
+                <w:t xml:space="preserve">hal-02541800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study of the past CH4 cycle in lakes by the combined use of dual isotopes (carbon and hydrogen) and ancient DNA of methane-oxidizing bacteria: rearing experiment and application to Lake Remoray (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cupillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.279 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9523-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117994v1</w:t>
+                <w:t xml:space="preserve">hal-01721246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of the past CH4 cycle in lakes by the combined use of dual isotopes (carbon and hydrogen) and ancient DNA of methane-oxidizing bacteria: rearing experiment and application to Lake Remoray (eastern France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721246v1</w:t>
+                <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 755 (1), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294941v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déglaciation à l’agriculture moderne : histoire environnementale du sud du Groenland</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3135⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541800v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117797v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Changes in carbon sources fueling benthic secondary production over depth and time: coupling Chironomidae stable carbon isotopes to larval abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178 (2), pp.0029-8549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662649v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14p. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062145v1</w:t>
+                <w:t xml:space="preserve">hal-01115811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
+                <w:t xml:space="preserve">Anthropogenic versus climatic control in a high-resolution 1500-year chironomid stratigraphy from a southwestern Greenland lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (2), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115810v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Svensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115811v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic versus climatic control in a high-resolution 1500-year chironomid stratigraphy from a southwestern Greenland lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115294v1</w:t>
+                <w:t xml:space="preserve">hal-01062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t>
+                <w:t xml:space="preserve">Validation of climate model-inferred regional temperature change for late-glacial Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Moreno</w:t>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Svensson</w:t>
+                <w:t xml:space="preserve">Stephen J. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Brooks</w:t>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Connor</w:t>
+                <w:t xml:space="preserve">Alan Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Engels</w:t>
+                <w:t xml:space="preserve">Marjolein Hazekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964678v1</w:t>
+                <w:t xml:space="preserve">hal-01115810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich von Grafenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Central European Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115813v1</w:t>
+                <w:t xml:space="preserve">hal-02895946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A study of the δ13C offset between chironomid larvae and their exuvial head capsules: implications for palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Central European Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9732-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895946v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00929573v1</w:t>
+                <w:t xml:space="preserve">insu-00763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00763735v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
@@ -5985,103 +5985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t>
@@ -6144,90 +6144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
@@ -6271,1018 +6271,1018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Holocene hydrological changes in south-western Mediterranean as recorded by lake-level fluctuations at Lago Preola, a coastal lake in southern Sicily, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (19-20), pp.2459-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115818v1</w:t>
+                <w:t xml:space="preserve">hal-01115817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen and lake-level based reconstructions of temperature and precipitation over the last millennium at Lake Joux, Swiss Jura Mountains (west-central Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene hydrological changes in south-western Mediterranean as recorded by lake-level fluctuations at Lago Preola, a coastal lake in southern Sicily, Italy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.05.018⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315-316, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115817v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantitative estimates of temperature and precipitation changes over the last millennium from pollen and lake-level data at Lake Joux, Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Holzhauser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.171-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00446080v1</w:t>
+                <w:t xml:space="preserve">insu-00411113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">H. Holzhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432547v1</w:t>
+                <w:t xml:space="preserve">insu-00446080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les changements climatiques et les variations d'assemblages de Thécamoebiens au lac du Lautrey (Jura, France) au cours de la transition Tardiglaciaire-Holocène. Climatic changes during the Lateglacial-Holocene transition as reflected by variations in testate amoeba assemblages at Lake Lautrey (Jura Mountains, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00411113v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,103 +7358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7623,522 +7623,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.525-539. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.279-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085520v1</w:t>
+                <w:t xml:space="preserve">hal-01115822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00267376v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation history, climate and human impact over the last 15,000 years at Lago dell’Accesa (Tuscany, Central Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Holocene climate changes in the central Mediterranean as recorded by lake-level fluctuations at Lake Accesa (Tuscany , Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.279-299. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (13-14), pp.1736-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-006-0089-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115822v1</w:t>
+                <w:t xml:space="preserve">hal-00267376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Holocene climatic oscillations recorded by lake-level fluctuations in west-central Europe and in central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,389 +8174,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Drescher-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022633v1</w:t>
+                <w:t xml:space="preserve">hal-00388889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic oscillation in central Italy during the Last Glacial-Holocene transition : the record from Lake Accesa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.999⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388889v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
@@ -8606,64 +8606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Late Glacial summer temperatures from chironomid assemblages in Lac Lautrey (Jura, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8709,64 +8709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des assemblages de Chironomidae (Insecta : Diptera) pendant le Tardiglaciaire dans le lac du Lautrey (Jura, France) : essai de reconstruction paléoenvironnementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,51 +8823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs, miroirs du passé, du dernier Interglaciaire à l’Anthropocène : Reconstitutions paléoclimatiques et trajectoires fonctionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université de Bourgogne Franche-Comté, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05570365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Motreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05570365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Motreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Luoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-023-00297-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JG006776" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13952" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2022.2094630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZJ5SFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Musazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12771" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BGVK4Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9864-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9523-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3225-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNC1FG3D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bedford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Hazekamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5914" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9732-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4HRDFXC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Calo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.05.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCS7D4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115818v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.11.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XF7W6WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. J. Wall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Drescher-Schneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0089-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BCT5CZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267376v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0MFQJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WZSSKCZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7P4WC78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03565147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>