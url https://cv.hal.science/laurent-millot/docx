--- v0 (2026-04-09)
+++ v1 (2026-05-02)
@@ -378,1900 +378,1900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
+                <w:t xml:space="preserve">Proposition d'une reformulation de la mécanique quantique basée sur une dérivation déterministe des équations quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620072v1</w:t>
+                <w:t xml:space="preserve">hal-04369358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatical playing on diatonic harmonica: From physical modeling to sound synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une alternative au paradigme ondulatoire en Acoustique : les écoulements acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04369966v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative method to determine minimal load for reeds within an acoustical flow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition de correction du formalisme des paquets d'ondes et premières conséquences induites en Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millot</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04369935v1</w:t>
+                <w:t xml:space="preserve">hal-04371480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why using complex stimuli for acoustical measurements may be necessary to get physically relevant analysis results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Premières conséquences quantiques d'une proposition de correction du formalisme des paquets d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1256 lines deleted...]
-                <w:t xml:space="preserve">hal-04370114v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une reformulation de la mécanique quantique basée sur une dérivation déterministe des équations quantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04369358v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsin Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une alternative au paradigme ondulatoire en Acoustique : les écoulements acoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative method to determine minimal load for reeds within an acoustical flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371494v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">162th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Oct 2011, San Diego (Californie - EU), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de correction du formalisme des paquets d'ondes et premières conséquences induites en Acoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chromatical playing on diatonic harmonica: From physical modeling to sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371480v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">162th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Oct 2011, San Diego (Californie - EU), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières conséquences quantiques d'une proposition de correction du formalisme des paquets d'ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why using complex stimuli for acoustical measurements may be necessary to get physically relevant analysis results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">158th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Oct 2009, San Antonio (Texas), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free reeds coupling with either a vocal tract or rather small pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">158th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Oct 2009, San Antonio (Texas), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very-low frequency range influence for free reed instruments physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, European Acoustics Association, Société Française d'Acoustique, Jun 2008, Paris, France. pp.3019-3019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2932634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alternative approach for the convolution in time-domain: the taches-algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">124th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, May 2008, Amsterdam (NETHERLANDS), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source-resonator modeling: a rough paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, European Acoustics Association, Société Française d'Acoustique, Jun 2008, Paris, France. pp.3662-3662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2934984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting proximity effect using broadband signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elliq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">122th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, May 2007, Vienne (Autriche), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening broadband physical model for microphones: a first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elliq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, May 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using perceptive subbands analysis to perform audio scenes cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elliq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">118th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, May 2005, Barcelone (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some clues to build a sound analysis relevant to hearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">116th Convention of the Audio Engineering Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, May 2004, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free reed instruments: clues for a minimal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2003, Stockholm (Suède), Sweden. pp.329-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From time domain simulation of diatonic harmonica, proposal of a minimal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">143d Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Jun 2002, Pittsburgh (Etats-Unis), United States. pp.2376-2376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4778055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time domain simulation of the diatonic harmonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics 2001 (ISMA 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Interuniversity Center of Acoustics and Musical Research, The Catgut Acoustical Society, Sep 2001, Perugia (Italy), Italy. pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time domain simulation of the diatonic harmonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on current research direction in computer music: Mosart european program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audiovisual Institute of the Pompeu Fabra University, Nov 2001, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste buccal pour un jeu chromatique sur un harmonica diatonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Sep 2000, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04371484v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions of both reeds in a channel of a diatonic harmonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh (Great Britain), Aug 1997, Edinburgh (Ecosse), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2289,51 +2289,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative aux analyses de Fourier globale et glissante pour les signaux temporels : Analyse-Resynthèse par Intégration de Densité Spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La perception du son spatialisé : un son propre pour un sens figuré, 15, pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de l'évolution conjointe des propriétés prêtées au vide et des avancées théoriques en Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,77 +2427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoration - Dévoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,64 +2535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoration - Dévoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2617,51 +2617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a minimal model of free reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93, pp.122-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,64 +2686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sensation d’espace dans le spectacle audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Champs visuels, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2768,64 +2768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensation d'espace dans le spectacle audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Une architecture du son, 1-2, pp.275-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement sur le sens de l'acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results when playing chromatically on a diatonic harmonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.262-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">143d Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, New York, NY, United States. Audio Engineering Society Convention Papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3141,64 +3141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An objective and subjective alternative audio sounds and scenes analysis: the IDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics 2007 (ISMA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,51 +3255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du signal audiovisuel - Applications avec Pure Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2008, 978-2-10-050688-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3349,51 +3349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des instabilités des valves : application à l'harmonica diatonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Paris 6 - Pierre et Marie Curie, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3510,51 +3510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33E60FBB"/>
+    <w:nsid w:val="CE3CD83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5853-6347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122633431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932634" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934984" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millot Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5853-6347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122633431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millot Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>