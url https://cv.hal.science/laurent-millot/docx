--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">122633431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1Gn3A1kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -404,277 +425,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une reformulation de la mécanique quantique basée sur une dérivation déterministe des équations quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une alternative au paradigme ondulatoire en Acoustique : les écoulements acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de correction du formalisme des paquets d'ondes et premières conséquences induites en Acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières conséquences quantiques d'une proposition de correction du formalisme des paquets d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -684,1588 +705,1588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMVD dataset: a dataset of extreme vocal distortion techniques used in heavy metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corsin Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Content-based Multimedia Indexing (CBMI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative method to determine minimal load for reeds within an acoustical flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chromatical playing on diatonic harmonica: From physical modeling to sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">162th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Oct 2011, San Diego (Californie - EU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369935v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatical playing on diatonic harmonica: From physical modeling to sound synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alternative method to determine minimal load for reeds within an acoustical flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">162th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Oct 2011, San Diego (Californie - EU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369966v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why using complex stimuli for acoustical measurements may be necessary to get physically relevant analysis results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">158th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Oct 2009, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free reeds coupling with either a vocal tract or rather small pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">158th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Oct 2009, San Antonio (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very-low frequency range influence for free reed instruments physical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, European Acoustics Association, Société Française d'Acoustique, Jun 2008, Paris, France. pp.3019-3019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2932634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative approach for the convolution in time-domain: the taches-algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">124th Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2008, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-resonator modeling: a rough paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, European Acoustics Association, Société Française d'Acoustique, Jun 2008, Paris, France. pp.3662-3662, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2934984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting proximity effect using broadband signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elliq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">122th Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2007, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening broadband physical model for microphones: a first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elliq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120th Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using perceptive subbands analysis to perform audio scenes cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elliq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">118th Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2005, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some clues to build a sound analysis relevant to hearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">116th Convention of the Audio Engineering Society,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2004, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free reed instruments: clues for a minimal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2003, Stockholm (Suède), Sweden. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From time domain simulation of diatonic harmonica, proposal of a minimal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">143d Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America, Jun 2002, Pittsburgh (Etats-Unis), United States. pp.2376-2376, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4778055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of the diatonic harmonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics 2001 (ISMA 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Interuniversity Center of Acoustics and Musical Research, The Catgut Acoustical Society, Sep 2001, Perugia (Italy), Italy. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of the diatonic harmonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millot Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on current research direction in computer music: Mosart european program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audiovisual Institute of the Pompeu Fabra University, Nov 2001, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste buccal pour un jeu chromatique sur un harmonica diatonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès français d'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Sep 2000, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of both reeds in a channel of a diatonic harmonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA'97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh (Great Britain), Aug 1997, Edinburgh (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2275,728 +2296,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative aux analyses de Fourier globale et glissante pour les signaux temporels : Analyse-Resynthèse par Intégration de Densité Spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La perception du son spatialisé : un son propre pour un sens figuré, 15, pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de l'évolution conjointe des propriétés prêtées au vide et des avancées théoriques en Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoration - Dévoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoration - Dévoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a minimal model of free reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93, pp.122-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sensation d’espace dans le spectacle audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Champs visuels, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensation d'espace dans le spectacle audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Une architecture du son, 1-2, pp.275-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement sur le sens de l'acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results when playing chromatically on a diatonic harmonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.262-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3006,232 +3027,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of interactive binaural processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">143d Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, New York, NY, United States. Audio Engineering Society Convention Papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An objective and subjective alternative audio sounds and scenes analysis: the IDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics 2007 (ISMA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3241,91 +3262,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du signal audiovisuel - Applications avec Pure Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2008, 978-2-10-050688-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3335,114 +3356,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des instabilités des valves : application à l'harmonica diatonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Paris 6 - Pierre et Marie Curie, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04370152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3510,51 +3531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE3CD83B"/>
+    <w:nsid w:val="125DCBCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3741,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5853-6347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122633431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millot Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-millot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5853-6347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122633431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1Gn3A1kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corsin Vogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2932634" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millot Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4778055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuesta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Messonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>